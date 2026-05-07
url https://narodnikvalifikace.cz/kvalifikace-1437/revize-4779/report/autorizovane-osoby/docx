--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A52D908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A52D908" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A52D908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F351C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F351C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F351C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:00:09</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:00:09</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:00:09</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>