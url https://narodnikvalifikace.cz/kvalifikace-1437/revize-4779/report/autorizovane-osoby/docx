--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F351C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F351C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F351C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B9948F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B9948F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B9948F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 3</w:t>
+        <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1284,490 +1284,490 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Konečná Renata</w:t>
+        <w:t>Kadlec Rozkošná Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nábřežní 175, 28522 Zruč nad Sázavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konečná Renata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Karlovu 299/82, 66491 Ivančice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košková Žaneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kadeřavec 6, 51101 Turnov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Myslivečkova 656, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kulhánková Eva</w:t>
+        <w:t>Krchová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mladé Gardy 2788/7, 43401 Most</w:t>
+        <w:t>Myslivečkova 656, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Kulhánková Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Mladé Gardy 2788/7, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Nedomová Naděžda</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>Mgr. Nedomová Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pechalová Kateřina</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 3</w:t>
+        <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1917,1354 +1917,1609 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pocklanová Veronika</w:t>
+        <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lipenská 102, 78355 Velký Újezd</w:t>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pudilová Helena</w:t>
+        <w:t>Pocklanová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Lipenská 102, 78355 Velký Újezd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pudilová Helena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Telečská 4954/9, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puklová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hradčany-Kobeřice  28, 79807 Brodek u Prostějova</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rekvalifikační centrum Blanka Chválová, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jedlová 220, 33011 Třemošná</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Minská 8, 61600 Brno - Žabovřesky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strýčková Marcela</w:t>
+        <w:t>Salon Goldenhair, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrchní Konec 265, 69605 Milotice</w:t>
+        <w:t>Minská 8, 61600 Brno - Žabovřesky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:t>Strýčková Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:t>Vrchní Konec 265, 69605 Milotice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní 356, 74715 Šilheřovice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Šťastná Aneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sokolovská  1339/33, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>Tesaříková Šárka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vébrová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:57:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 3</w:t>
+        <w:t>Strana 3 z 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="7" name="Picture 7"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="8" name="Picture 8"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="7937" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="7825" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="2829" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontaktní adresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vláčil Pavel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravičany  250, 78982 Moravičany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vrbová Monika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kobylice 97, 54101 Kobylice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P9"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P10"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>