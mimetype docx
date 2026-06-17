--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B9948F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B9948F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B9948F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R327A38D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR327A38D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR327A38D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -528,1229 +528,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>AFIRO, s.r.o.</w:t>
+        <w:t>Academy Real Barber, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod dálnicí 473/4, 14000 Praha 4 - Michle</w:t>
+        <w:t xml:space="preserve">Branická  26/43, 14700 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">AGENTURA  AFRODITHÉ, s.r.o.</w:t>
+        <w:t>AFIRO, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thámova  402/4, 18600 Praha 8</w:t>
+        <w:t>Pod dálnicí 473/4, 14000 Praha 4 - Michle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agentura START s.r.o.</w:t>
+        <w:t xml:space="preserve">AGENTURA  AFRODITHÉ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thámova  402/4, 18600 Praha 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Agentura START s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>třída Edvarda Beneše 1543, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Aktivní život od A do Z, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Porubská 1430, 73514 Orlová</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Textilanská 651, 46331 Chrastava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barber KJ, s.r.o.</w:t>
+        <w:t>Andraško Maria Jolanta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurta Konráda 568/18, 19000 Praha 9</w:t>
+        <w:t>Textilanská 651, 46331 Chrastava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barber School, s.r.o.</w:t>
+        <w:t>Barber KJ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nové sady  9882, 60200 Brno - Staré Brno</w:t>
+        <w:t>Kurta Konráda 568/18, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Beauty Coworking, s.r.o.</w:t>
+        <w:t>Barber School, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Nové sady  9882, 60200 Brno - Staré Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Beauty Coworking, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Voctářova 2497/18, 18000 Praha |8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bocaraton, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mánesova 200, 66603 Tišnov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Palackého  639, 37341 Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:t>Cavalier University, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:t xml:space="preserve">Palackého  639, 37341 Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Contact Line, o.p.s.</w:t>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Contact Line, o.p.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolejšová Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuřany 204, 27379 Tuřany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Řádky 1354, 69602 Ratíškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadlec Rozkošná Alena</w:t>
+        <w:t>Gasnárková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábřežní 175, 28522 Zruč nad Sázavou</w:t>
+        <w:t>Řádky 1354, 69602 Ratíškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Konečná Renata</w:t>
+        <w:t>Kadlec Rozkošná Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nábřežní 175, 28522 Zruč nad Sázavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konečná Renata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Karlovu 299/82, 66491 Ivančice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košková Žaneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kadeřavec 6, 51101 Turnov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Myslivečkova 656, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kulhánková Eva</w:t>
+        <w:t>Krchová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mladé Gardy 2788/7, 43401 Most</w:t>
+        <w:t>Myslivečkova 656, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Kulhánková Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Mladé Gardy 2788/7, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Nedomová Naděžda</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>Mgr. Nedomová Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,942 +1917,942 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pechalová Kateřina</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pocklanová Veronika</w:t>
+        <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lipenská 102, 78355 Velký Újezd</w:t>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pudilová Helena</w:t>
+        <w:t>Pocklanová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Telečská 4954/9, 58601 Jihlava</w:t>
+        <w:t>Lipenská 102, 78355 Velký Újezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Puklová Hana</w:t>
+        <w:t>Pudilová Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Telečská 4954/9, 58601 Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puklová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hradčany-Kobeřice  28, 79807 Brodek u Prostějova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rekvalifikační centrum Blanka Chválová, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jedlová 220, 33011 Třemošná</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Salon Goldenhair, s.r.o.</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Minská 8, 61600 Brno - Žabovřesky</w:t>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Salon Goldenhair, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Minská 8, 61600 Brno - Žabovřesky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strýčková Marcela</w:t>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrchní Konec 265, 69605 Milotice</w:t>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:t>Strýčková Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:t>Vrchní Konec 265, 69605 Milotice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní 356, 74715 Šilheřovice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:37:21</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>