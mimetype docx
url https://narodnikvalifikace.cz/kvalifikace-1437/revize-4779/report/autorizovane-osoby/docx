--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R327A38D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR327A38D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR327A38D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3933B63B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3933B63B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3933B63B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3024,51 +3024,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:16:40</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>