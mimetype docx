--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3933B63B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3933B63B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3933B63B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F91D4D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F91D4D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F91D4D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,1142 +615,1142 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pod dálnicí 473/4, 14000 Praha 4 - Michle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">AGENTURA  AFRODITHÉ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Thámova  402/4, 18600 Praha 8</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thámova  402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Agentura START s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Aktivní život od A do Z, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Porubská 1430, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Andraško Maria Jolanta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Textilanská 651, 46331 Chrastava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barber KJ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kurta Konráda 568/18, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barber School, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové sady  9882, 60200 Brno - Staré Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Beauty Coworking, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Voctářova 2497/18, 18000 Praha |8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bocaraton, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mánesova 200, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cavalier University, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Palackého  639, 37341 Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Contact Line, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolejšová Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tuřany 204, 27379 Tuřany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gasnárková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Řádky 1354, 69602 Ratíškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kadlec Rozkošná Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nábřežní 175, 28522 Zruč nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Konečná Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ke Karlovu 299/82, 66491 Ivančice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košková Žaneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kadeřavec 6, 51101 Turnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krchová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Myslivečkova 656, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13529"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13585"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kulhánková Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13529"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13585"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mladé Gardy 2788/7, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14202"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14202"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14762"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14818"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Nedomová Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14762"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14818"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2268,51 +2268,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -3149,51 +3149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:44:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>