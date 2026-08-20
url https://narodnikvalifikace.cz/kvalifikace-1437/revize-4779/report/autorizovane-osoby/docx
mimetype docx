--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F91D4D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F91D4D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F91D4D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1601448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1601448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1601448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 22:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krále Jiřího z Poděbrad 843, 38601 Strakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 22:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2814,386 +2814,386 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šťastná Aneta</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sokolovská  1339/33, 70800 Ostrava</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vébrová Lucie</w:t>
+        <w:t>Šťastná Aneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
+        <w:t xml:space="preserve">Sokolovská  1339/33, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 22:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3360,149 +3360,203 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vláčil Pavel</w:t>
+        <w:t>Vébrová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pivoňkova  827, 46303 Stráž nad Nisou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vláčil Pavel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Moravičany  250, 78982 Moravičany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vrbová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kobylice 97, 54101 Kobylice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 12:58:55</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 22:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>