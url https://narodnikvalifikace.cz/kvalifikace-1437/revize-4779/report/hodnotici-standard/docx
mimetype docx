--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B79DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B79DD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B79DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1780FB71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1780FB71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1780FB71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 6:01:28</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31B3DBA1"/>
+    <w:nsid w:val="5188E953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6607175B"/>
+    <w:nsid w:val="7F88D52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="385B7468"/>
+    <w:nsid w:val="205266BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BAD8059"/>
+    <w:nsid w:val="75DFC263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>