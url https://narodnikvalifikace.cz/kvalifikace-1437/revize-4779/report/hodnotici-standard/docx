--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1780FB71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1780FB71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1780FB71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D32AAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D32AAAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D32AAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 19:58:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5188E953"/>
+    <w:nsid w:val="436E9BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F88D52A"/>
+    <w:nsid w:val="74307A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="205266BD"/>
+    <w:nsid w:val="7BD5556B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75DFC263"/>
+    <w:nsid w:val="77A72931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>