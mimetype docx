--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D32AAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D32AAAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D32AAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD0F9397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD0F9397" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD0F9397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 3:38:54</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="436E9BD2"/>
+    <w:nsid w:val="185CC783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74307A88"/>
+    <w:nsid w:val="787A2CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BD5556B"/>
+    <w:nsid w:val="31823292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77A72931"/>
+    <w:nsid w:val="265E1D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>