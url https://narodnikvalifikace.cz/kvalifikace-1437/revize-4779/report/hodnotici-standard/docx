--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD0F9397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD0F9397" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD0F9397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50F304AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50F304AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50F304AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 14:24:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="185CC783"/>
+    <w:nsid w:val="203F17BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="787A2CA0"/>
+    <w:nsid w:val="126265BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31823292"/>
+    <w:nsid w:val="14261D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="265E1D0F"/>
+    <w:nsid w:val="62FFC8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>