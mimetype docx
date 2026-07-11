--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50F304AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50F304AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50F304AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB77754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB77754" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB77754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 16:14:06</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="203F17BF"/>
+    <w:nsid w:val="214BA3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="126265BB"/>
+    <w:nsid w:val="09DA15B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14261D03"/>
+    <w:nsid w:val="0816FF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62FFC8D1"/>
+    <w:nsid w:val="62C99BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>