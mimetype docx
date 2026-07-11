--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB77754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB77754" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB77754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R615BD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR615BD714" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR615BD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:48</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 3:47:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="214BA3F2"/>
+    <w:nsid w:val="12E60402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09DA15B0"/>
+    <w:nsid w:val="23F8761B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0816FF9C"/>
+    <w:nsid w:val="7096A637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62C99BF3"/>
+    <w:nsid w:val="570E04FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>