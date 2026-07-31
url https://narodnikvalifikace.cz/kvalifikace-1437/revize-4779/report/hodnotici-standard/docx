--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R615BD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR615BD714" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR615BD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66ADF77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66ADF77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66ADF77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 5:06:52</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12E60402"/>
+    <w:nsid w:val="71A48E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23F8761B"/>
+    <w:nsid w:val="0C42FB14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7096A637"/>
+    <w:nsid w:val="4A809C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="570E04FF"/>
+    <w:nsid w:val="6D1A2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>