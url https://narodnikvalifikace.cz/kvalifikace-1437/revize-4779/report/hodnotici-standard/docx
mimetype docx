--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66ADF77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66ADF77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66ADF77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712B7E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712B7E23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712B7E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 16:34:58</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71A48E78"/>
+    <w:nsid w:val="4B9D3C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C42FB14"/>
+    <w:nsid w:val="5D5FECB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A809C83"/>
+    <w:nsid w:val="5E53A11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D1A2F4D"/>
+    <w:nsid w:val="2D793D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>