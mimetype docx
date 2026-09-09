--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712B7E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712B7E23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712B7E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1937DC85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1937DC85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1937DC85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 19:57:56</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 22:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B9D3C5B"/>
+    <w:nsid w:val="1D39C6A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D5FECB7"/>
+    <w:nsid w:val="32E49B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E53A11B"/>
+    <w:nsid w:val="1EB4EB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D793D96"/>
+    <w:nsid w:val="3BF2DEAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>