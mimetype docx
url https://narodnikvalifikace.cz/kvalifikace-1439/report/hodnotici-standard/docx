--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6B5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6B5605" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6B5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE183B87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE183B87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE183B87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16D1E627"/>
+    <w:nsid w:val="700A499D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4060DA61"/>
+    <w:nsid w:val="3FFFF447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="114B61E4"/>
+    <w:nsid w:val="2813C14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B26CF6F"/>
+    <w:nsid w:val="3A2A6173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B715180"/>
+    <w:nsid w:val="744A8C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>