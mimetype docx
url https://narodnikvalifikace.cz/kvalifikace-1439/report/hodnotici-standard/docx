--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE183B87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE183B87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE183B87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6571B448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6571B448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6571B448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:05</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="700A499D"/>
+    <w:nsid w:val="000364F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFFF447"/>
+    <w:nsid w:val="4CDF7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2813C14B"/>
+    <w:nsid w:val="159C7073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A2A6173"/>
+    <w:nsid w:val="0E7F56C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="744A8C8F"/>
+    <w:nsid w:val="46821666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>