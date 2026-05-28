--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6571B448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6571B448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6571B448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R672835D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR672835D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR672835D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:40</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 0:55:41</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="000364F8"/>
+    <w:nsid w:val="6E1848EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CDF7CBB"/>
+    <w:nsid w:val="7724F109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="159C7073"/>
+    <w:nsid w:val="1BB19251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E7F56C7"/>
+    <w:nsid w:val="5D0D0182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46821666"/>
+    <w:nsid w:val="3836D1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>