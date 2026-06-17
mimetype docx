--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R672835D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR672835D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR672835D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F0DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F0DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F0DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:35</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E1848EE"/>
+    <w:nsid w:val="4502E037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7724F109"/>
+    <w:nsid w:val="3F7FDE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB19251"/>
+    <w:nsid w:val="2F5545D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D0D0182"/>
+    <w:nsid w:val="4E249129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3836D1D0"/>
+    <w:nsid w:val="23F5732F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>