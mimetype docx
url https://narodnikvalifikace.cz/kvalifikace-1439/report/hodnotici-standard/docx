--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F0DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F0DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F0DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D60024B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D60024B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D60024B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:18</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4502E037"/>
+    <w:nsid w:val="01995E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F7FDE24"/>
+    <w:nsid w:val="4849A80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F5545D2"/>
+    <w:nsid w:val="194808FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E249129"/>
+    <w:nsid w:val="369D06C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23F5732F"/>
+    <w:nsid w:val="078B9318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>