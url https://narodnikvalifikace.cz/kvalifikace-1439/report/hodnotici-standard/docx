--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D60024B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D60024B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D60024B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6DFF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6DFF23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6DFF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11731,51 +11731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14954,51 +14954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15964,51 +15964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 11:07:31</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01995E9F"/>
+    <w:nsid w:val="291E3079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4849A80F"/>
+    <w:nsid w:val="213BBBBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="194808FD"/>
+    <w:nsid w:val="01904C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +16913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="369D06C6"/>
+    <w:nsid w:val="7FC489E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +17043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="078B9318"/>
+    <w:nsid w:val="18658EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>