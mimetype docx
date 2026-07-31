--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6DFF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6DFF23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6DFF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA568C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA568C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA568C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -509,51 +509,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analýza kybernetických hrozeb při využití technických prostředků kybernetické bezpečnosti (security devices)</w:t>
+        <w:t>Využívání technických prostředků kybernetické bezpečnosti (security devices) v analýze kybernetických hrozeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Využití informací o kybernetických hrozbách - cyber threat intelligence</w:t>
+        <w:t>Využívání informací o kybernetických hrozbách – cyber threat intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
@@ -624,68 +624,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8068"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -886,1152 +886,686 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Orientovat se v obsahu jednotlivých částí zákona č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů, ve znění pozdějších předpisů, které jsou zaměřeny na analýzu incidentů</w:t>
+        <w:t>a) Prokázat orientaci v obsahu jednotlivých částí zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, které jsou zaměřeny na analýzu incidentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4358"/>
+        <w:framePr w:w="6710" w:h="1728" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4358"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4414"/>
+        <w:framePr w:w="6658" w:h="1601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Vysvětlit části prováděcích předpisů vztahujících se k zákonu č. 181/2014 Sb. (vyhláška č. 82/2018 Sb. a nařízení vlády č. 432/2010 včetně jeho pozdějších příloh a změn), ve znění pozdějších předpisů, které jsou zaměřeny na analýzu incidentů</w:t>
+        <w:t>b) Vysvětlit části prováděcích předpisů vztahujících se k zákonu č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, (vyhláška č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, vyhláška č. 410/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu nižších povinností, ve znění pozdějších předpisů), které jsou zaměřeny na analýzu incidentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4358"/>
+        <w:framePr w:w="3921" w:h="1728" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4358"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4414"/>
+        <w:framePr w:w="3839" w:h="1601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5414"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6086"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5470"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vyplnit hlášení kybernetického bezpečnostního incidentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5414"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6086"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5470"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5903"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6576"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6339"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7012"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sběr dat a analýza údajů v oblasti kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6778"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6849"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7522"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6778"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6849"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7522"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7154"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7210"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Definovat metody sběru dat v kybernetické bezpečnosti a jejich zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7154"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7210"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7883"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7761"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7817"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Provést analýzu údajů a sběru dat pro kybernetickou bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7761"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7817"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8138"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8194"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8866"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vysvětlit postup při zpracování zpráv a výkazů pro dohledové centrum, požadavky rozlišení adresátů v souladu se zákonem o kybernetické bezpečnosti a jeho prováděcími předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8138"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8194"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8866"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8969"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9641"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9025"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9697"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Charakterizovat základní pojmy a procesy CSIRT týmů (ve smyslu RFC 2350)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8969"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9641"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9025"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9697"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9575"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10248"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9631"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10304"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Vysvětlit pojem threat hunting s uvedením příkladů nad různými druhy dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9575"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10248"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9631"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10304"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9952"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10624"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10008"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10680"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f) Popsat a vysvětlit hlavní funkce SIEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9952"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10624"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10008"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10680"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10328"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10384"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11057"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g) Prezentovat metody sběru dat v kybernetické bezpečnosti a jejich zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10328"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10384"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11057"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11048"/>
-[...465 lines deleted...]
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15508"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11721"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,708 +1657,1174 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analýza kybernetických hrozeb při využití technických prostředků kybernetické bezpečnosti (security devices)</w:t>
+        <w:t>Identifikace kybernetické hrozby a typu útoku pro potřeby analýzy kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2801"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2872"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2801"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2872"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3177"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3233"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Specifikovat nástroje pro ochranu integrity komunikačních sítí</w:t>
+        <w:t>a) Uvést jednotlivé kategorie útoků – síťové útoky, útoky na uživatele, útoky na koncové stanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3177"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3233"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3553"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3577"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3609"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Specifikovat nástroje pro ověřování identity uživatelů a řízení přístupových oprávnění</w:t>
+        <w:t>b) Popsat DDoS a uvést typově podobné hrozby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3553"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3577"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3609"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4160"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3953"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4216"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4009"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Specifikovat nástroje pro ochranu před škodlivým kódem</w:t>
+        <w:t>c) Vysvětlit pojem malware a specifikovat další typy škodlivého kódu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4160"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3953"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4216"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4009"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4536"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4329"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4592"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4385"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>d) Specifikovat nástroje pro zaznamenávání činností kritické informační infrastruktury a významných informačních systémů, jejich uživatelů a administrátorů</w:t>
+        <w:t>d) Vysvětlit phishing a uvést typově podobné hrozby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4536"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4329"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4592"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4385"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4705"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4761"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>e) Specifikovat nástroje pro detekci kybernetických bezpečnostních událostí a nástroj pro sběr a vyhodnocení kybernetických bezpečnostních událostí</w:t>
+        <w:t>e) Vysvětlit sniffing a uvést typově podobné hrozby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5367"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4705"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5423"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4761"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5974"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6030"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5138"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>f) Vysvětlit pojem drive-by download a uvést typově podobné hrozby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5138"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5458"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5514"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>g) Analyzovat známý rozsáhlý kybernetický útok dle výběru uchazeče a vysvětlit jeho části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5458"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5514"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6178"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6614"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Využívání technických prostředků kybernetické bezpečnosti (security devices) v analýze kybernetických hrozeb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7260"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7331"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7260"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7331"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7692"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a) Specifikovat nástroje a jejich využívání pro ochranu integrity komunikačních sítí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7692"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8243"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8299"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) Specifikovat nástroje a jejich  využívání pro ověřování identity uživatelů a řízení přístupových oprávnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8243"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8299"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8850"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8906"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Specifikovat nástroje a jejich  využívání pro ochranu před škodlivým kódem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8850"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8906"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9457"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) Specifikovat nástroje a jejich  využívání pro zaznamenávání činností informačních systémů podporujících regulovanou službu podle zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, jejich uživatelů a administrátorů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9457"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10512"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) Specifikovat nástroje a jejich  využívání pro detekci kybernetických bezpečnostních událostí a nástroj pro sběr, analýzu a vyhodnocování kybernetických bezpečnostních událostí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10512"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11343"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11399"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>f) Předvést možnosti nastavení zaznamenávání činností (logování) OS Windows nebo Linux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5974"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11343"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6030"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6694"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12064"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7130"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12499"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Využití informací o kybernetických hrozbách - cyber threat intelligence</w:t>
+        <w:t>Využívání informací o kybernetických hrozbách – cyber threat intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7569"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12939"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7640"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7569"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="12939"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7640"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="13010"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7946"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8002"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat fáze kybernetického útoku - cyber kill chain</w:t>
+        <w:t>a) Popsat fáze kybernetického útoku – cyber kill chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7946"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8002"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8322"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13691"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8378"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13747"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Vysvětlit pojem indikátory kompromitace systému (IoCs)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8322"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13691"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8378"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13747"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8698"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14067"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8754"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14123"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Vysvětlit pojem TTP - taktiky, techniky a postupy</w:t>
+        <w:t>c) Vysvětlit pojem TTP – taktiky, techniky a postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8698"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14067"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8754"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14123"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9074"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14443"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9074"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14443"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
@@ -2837,90 +2837,90 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>d) Popsat MITRE ATT&amp;CK framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9074"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14443"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9130"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9451"/>
+        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9451"/>
+        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14820"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
@@ -2935,51 +2935,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>e) Namapovat TTP známé skupiny útočníků dle výběru uchazeče na MITRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9451"/>
+        <w:framePr w:w="6710" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14820"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
@@ -2992,106 +2992,106 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ATT&amp;CK framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9451"/>
+        <w:framePr w:w="3921" w:h="570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="443" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9507"/>
+        <w:framePr w:w="3839" w:h="443" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14876"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10134"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15503"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3183,95 +3183,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="13616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="10766" w:h="12936" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8490,317 +8490,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
+        <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10769"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>jednotlivým</w:t>
+        <w:t>způsobům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>způsobům</w:t>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="10769"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ověřování:</w:t>
-[...203 lines deleted...]
-        <w:t>ověření":</w:t>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -9572,2210 +9555,2040 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12199"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>uchazeče,</w:t>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12435"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12435"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12905"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12449"/>
-[...50 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12449"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="13150"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="12449"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="13150"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12449"/>
-[...84 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="12449"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13385"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="13620"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="12449"/>
-[...16 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12684"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13855"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úkol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14105"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
-[...119 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12919"/>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k vybraným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritériím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14575"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="14811"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12919"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
-[...119 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13169"/>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P42"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvoří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="15041"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="13169"/>
-[...84 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="13169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výsledek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="15271"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="13169"/>
-[...560 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14115"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postoupí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...882 lines deleted...]
-        <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11867,1680 +11680,1153 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="2154"/>
-[...322 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="2385"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="2385"/>
-[...1155 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3777"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3777"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
-[...32 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5045"/>
+        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3878"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5045"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3878"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13581,58 +12867,58 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky.</w:t>
+        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do Záznamu o průběhu a výsledku zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13644,51 +12930,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13700,51 +12986,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení pro danou odbornou způsobilost musí znít:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13759,51 +13045,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„splnil“, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13818,51 +13104,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13874,51 +13160,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13930,51 +13216,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13989,51 +13275,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„vyhověl“, pokud uchazeč splnil všechny odborné způsobilosti, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14048,51 +13334,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4218"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14103,79 +13389,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="2082" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8822"/>
+        <w:framePr w:w="10766" w:h="1847" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7656"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8822"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7656"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7996"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14187,51 +13473,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů. Všichni členové komise musí být přítomni u zkoušky po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7996"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14243,51 +13529,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7996"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14297,248 +13583,136 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="4147" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9730"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9730"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14553,51 +13727,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání magisterského stupně v oblasti informačních a komunikačních technologií a nejméně 5 let prokázané odborné praxe v činnostech analytika kybernetické bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14612,51 +13786,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace Analytik/analytička kybernetické bezpečnosti (18-016-T), vysokoškolské vzdělání magisterského stupně a nejméně 5 let prokázané odborné praxe v činnostech analytika kybernetické bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14668,51 +13842,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14724,51 +13898,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14780,51 +13954,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11679"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10277"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14865,87 +14039,87 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.nukib.cz"</w:instrText>
+        <w:instrText>HYPERLINK "https://nukib.gov.cz/"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>www.nukib.gov.cz</w:t>
+        <w:t>nukib.gov.cz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -14954,51 +14128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15090,79 +14264,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="3805" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="3570" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15170,58 +14344,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Učebna odpovídající bezpečnostním a hygienickým předpisům, stoly, židle,</w:t>
+        <w:t xml:space="preserve">Učebna odpovídající bezpečnostním a hygienickým předpisům, stoly, židle, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15236,51 +14410,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>psací potřeby, papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15295,51 +14469,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor 3 případových studií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15354,51 +14528,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>stolní počítač nebo notebook (dostatečně výkonný natolik, aby zajistil plynulý provoz aplikací) s aktuálním operačním systémem, kancelářský software, internetové připojení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15449,51 +14623,51 @@
         <w:t>Sběr dat a analýza údajů v oblasti kybernetické bezpečnost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>i,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15508,51 +14682,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>dataprojektor, plátno, flip-chart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15564,51 +14738,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15618,397 +14792,229 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6291"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="1847" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6186"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7554"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6186"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7554"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Doba přípravy na zkoušku</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6526"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7895"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
-[...193 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16135,219 +15141,107 @@
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Hodnoticí standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...111 lines deleted...]
-        <w:t>Na tvorbě se dále podílely subjekty zastoupené v pracovní skupině:</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost  a odborníky z praxe z těchto subjektů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16362,51 +15256,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Network Security Monitoring Cluster, družstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16421,51 +15315,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AXENTA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16478,96 +15372,208 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 13:48:59</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="291E3079"/>
+    <w:nsid w:val="0E8DEC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +15659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="213BBBBA"/>
+    <w:nsid w:val="3E44E672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +15789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01904C50"/>
+    <w:nsid w:val="35764C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16913,51 +15919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FC489E0"/>
+    <w:nsid w:val="55CD7264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17043,51 +16049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18658EA6"/>
+    <w:nsid w:val="337FB448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>