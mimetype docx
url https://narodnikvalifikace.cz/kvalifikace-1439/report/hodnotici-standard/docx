--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA568C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA568C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA568C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R401A7EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR401A7EAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR401A7EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11544,51 +11544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14128,51 +14128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14970,51 +14970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15496,84 +15496,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 11:08:53</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E8DEC3C"/>
+    <w:nsid w:val="4E565A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15659,51 +15659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E44E672"/>
+    <w:nsid w:val="68CEA65C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15789,51 +15789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35764C44"/>
+    <w:nsid w:val="7A725598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15919,51 +15919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55CD7264"/>
+    <w:nsid w:val="5FAB714B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16049,51 +16049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="337FB448"/>
+    <w:nsid w:val="5EDC3459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>