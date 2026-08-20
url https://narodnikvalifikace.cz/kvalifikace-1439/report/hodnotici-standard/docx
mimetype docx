--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R401A7EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR401A7EAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR401A7EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CEA20C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CEA20C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CEA20C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11544,51 +11544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14128,51 +14128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14970,51 +14970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15496,84 +15496,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 12:41:19</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E565A0D"/>
+    <w:nsid w:val="47B0EE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15659,51 +15659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68CEA65C"/>
+    <w:nsid w:val="5AAF7C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15789,51 +15789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A725598"/>
+    <w:nsid w:val="4E69E49A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15919,51 +15919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FAB714B"/>
+    <w:nsid w:val="2B6E7C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16049,51 +16049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EDC3459"/>
+    <w:nsid w:val="1541E20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>