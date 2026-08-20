--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CEA20C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CEA20C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CEA20C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21953343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21953343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21953343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,51 +3047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11544,51 +11544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14128,51 +14128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14970,51 +14970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15496,84 +15496,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 17:56:56</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47B0EE85"/>
+    <w:nsid w:val="32DD71AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15659,51 +15659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AAF7C47"/>
+    <w:nsid w:val="5AAB41F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15789,51 +15789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E69E49A"/>
+    <w:nsid w:val="6D555F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15919,51 +15919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B6E7C29"/>
+    <w:nsid w:val="2CA0364D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16049,51 +16049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1541E20A"/>
+    <w:nsid w:val="6B00F7C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>