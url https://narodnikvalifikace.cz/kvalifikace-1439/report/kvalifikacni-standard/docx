--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B0242A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B0242A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B0242A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFB6B699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFB6B699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFB6B699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:51</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9325,51 +9325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:51</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11073,51 +11073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:51</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11599,84 +11599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.4.2026 0:18:51</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43319F2D"/>
+    <w:nsid w:val="4131D710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>