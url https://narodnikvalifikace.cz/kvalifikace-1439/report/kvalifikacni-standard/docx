--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFB6B699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFB6B699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFB6B699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E4CC5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E4CC5AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E4CC5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9325,51 +9325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11073,51 +11073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11599,84 +11599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.5.2026 16:07:58</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4131D710"/>
+    <w:nsid w:val="3FE2B63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>