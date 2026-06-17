--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E4CC5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E4CC5AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E4CC5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D54C407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D54C407" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D54C407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9325,51 +9325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11073,51 +11073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11599,84 +11599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 28.5.2026 2:06:06</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FE2B63D"/>
+    <w:nsid w:val="29A4AEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>