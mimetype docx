--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D54C407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D54C407" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D54C407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A6A9FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A6A9FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A6A9FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9325,51 +9325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11073,51 +11073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11599,84 +11599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 17.6.2026 9:35:52</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29A4AEC3"/>
+    <w:nsid w:val="37E0D628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>