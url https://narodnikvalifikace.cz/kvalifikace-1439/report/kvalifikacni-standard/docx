--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A6A9FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A6A9FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A6A9FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF05E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF05E3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF05E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -509,51 +509,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analýza kybernetických hrozeb při využití technických prostředků kybernetické bezpečnosti (security devices)</w:t>
+        <w:t>Využívání technických prostředků kybernetické bezpečnosti (security devices) v analýze kybernetických hrozeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Využití informací o kybernetických hrozbách - cyber threat intelligence</w:t>
+        <w:t>Využívání informací o kybernetických hrozbách – cyber threat intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
@@ -624,68 +624,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8068"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -777,95 +777,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="13616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="12936" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6084,317 +6084,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
+        <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10769"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>jednotlivým</w:t>
+        <w:t>způsobům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>způsobům</w:t>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="10769"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ověřování:</w:t>
-[...203 lines deleted...]
-        <w:t>ověření":</w:t>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -7166,2210 +7149,2040 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12199"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>uchazeče,</w:t>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12435"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12435"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12905"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12449"/>
-[...50 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12449"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="13150"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="12449"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="13150"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12449"/>
-[...84 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="12449"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13385"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="13620"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="12449"/>
-[...16 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12684"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="13620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13855"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úkol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14105"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...119 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12919"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k vybraným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritériím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14575"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="14811"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12919"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C21"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...119 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13169"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="14811"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvoří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="15041"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="13169"/>
-[...84 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="13169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výsledek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="15271"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="13169"/>
-[...560 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14115"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postoupí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...882 lines deleted...]
-        <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9461,1663 +9274,1136 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="2154"/>
-[...322 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="2385"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="2385"/>
-[...1155 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3777"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3081"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3777"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3081"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
-      </w:r>
-[...32 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11244,219 +10530,107 @@
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Kvalifikační standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace , ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...111 lines deleted...]
-        <w:t>Na tvorbě se dále podílely subjekty zastoupené v pracovní skupině:</w:t>
+        <w:t>Kvalifikační standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost  a odborníky z praxe z těchto subjektů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11471,51 +10645,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Network Security Monitoring Cluster, družstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11530,51 +10704,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AXENTA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11587,96 +10761,208 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 7.7.2026 12:24:07</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37E0D628"/>
+    <w:nsid w:val="71756B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>