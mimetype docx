--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF05E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF05E3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF05E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FF29D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FF29D04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FF29D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9138,51 +9138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10359,51 +10359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10885,84 +10885,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 31.7.2026 14:15:00</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71756B48"/>
+    <w:nsid w:val="3D16BBC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>