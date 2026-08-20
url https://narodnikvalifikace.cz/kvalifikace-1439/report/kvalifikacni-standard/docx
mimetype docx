--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FF29D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FF29D04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FF29D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R520F9992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR520F9992" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR520F9992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9138,51 +9138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10359,51 +10359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10885,84 +10885,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 16:51:36</w:t>
+        <w:t>Analytik/analytička kybernetické bezpečnosti, 20.8.2026 20:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D16BBC3"/>
+    <w:nsid w:val="0AE6870B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>