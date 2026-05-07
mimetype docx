--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BECE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BECE03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BECE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CF3CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CF3CBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CF3CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.4.2026 1:56:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77C5C23D"/>
+    <w:nsid w:val="36293B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F075668"/>
+    <w:nsid w:val="5ABCB4A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A21B3CF"/>
+    <w:nsid w:val="3D431692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26BB72A0"/>
+    <w:nsid w:val="5C039910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69D7B447"/>
+    <w:nsid w:val="2440745C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64D0C05D"/>
+    <w:nsid w:val="52F867A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="727F3B53"/>
+    <w:nsid w:val="4B776856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>