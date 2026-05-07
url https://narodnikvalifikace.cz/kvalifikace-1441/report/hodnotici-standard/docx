--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CF3CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CF3CBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CF3CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D60AA6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D60AA6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D60AA6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 17:23:40</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36293B2E"/>
+    <w:nsid w:val="396D53C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ABCB4A5"/>
+    <w:nsid w:val="1F2298B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D431692"/>
+    <w:nsid w:val="4A84DD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C039910"/>
+    <w:nsid w:val="5A98BE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2440745C"/>
+    <w:nsid w:val="77DD85B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="52F867A5"/>
+    <w:nsid w:val="5C266095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B776856"/>
+    <w:nsid w:val="1F155FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>