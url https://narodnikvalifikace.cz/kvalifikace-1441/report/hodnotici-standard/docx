--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D60AA6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D60AA6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D60AA6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A0B312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A0B312" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A0B312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 7.5.2026 18:09:06</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="396D53C3"/>
+    <w:nsid w:val="355A2C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2298B2"/>
+    <w:nsid w:val="21B329F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A84DD19"/>
+    <w:nsid w:val="22EF077F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A98BE75"/>
+    <w:nsid w:val="1D771555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77DD85B8"/>
+    <w:nsid w:val="291C9682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C266095"/>
+    <w:nsid w:val="1EB8A21C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1F155FA0"/>
+    <w:nsid w:val="474D6BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>