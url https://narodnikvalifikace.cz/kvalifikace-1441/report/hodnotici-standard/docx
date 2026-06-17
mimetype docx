--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A0B312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A0B312" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A0B312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4521DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4521DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4521DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.5.2026 0:12:53</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="355A2C86"/>
+    <w:nsid w:val="724C8C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B329F4"/>
+    <w:nsid w:val="00AC9704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22EF077F"/>
+    <w:nsid w:val="61EAE1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D771555"/>
+    <w:nsid w:val="3E2466BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="291C9682"/>
+    <w:nsid w:val="2884890E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1EB8A21C"/>
+    <w:nsid w:val="2DDC5139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="474D6BC9"/>
+    <w:nsid w:val="6C5F098C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>