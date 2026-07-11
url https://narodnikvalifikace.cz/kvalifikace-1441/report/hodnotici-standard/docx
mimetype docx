--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4521DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4521DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4521DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8FA0287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8FA0287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8FA0287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -948,85 +948,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10325"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1493,724 +1493,366 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7238"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7543"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7599"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7599"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Prokázat znalost ve tvorbě návrhu počítačové sítě včetně návrhu vedení kabelů, umístění síťových prvků, jejich základní konfigurace podle zadání</w:t>
+        <w:t>a) Prokázat znalost ve tvorbě návrhu počítačové sítě včetně návrhu vedení kabelů, umístění síťových prvků a nastavování základní konfigurace podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7543"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7599"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7599"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8150"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8206"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Popsat požadavky na dokumentaci počítačové sítě, uvést, které údaje má obsahovat a jak často je třeba dokumentaci aktualizovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8150"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8206"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8431"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8757"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8813"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9037"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vysvětlit použití adresního prostoru, dělení sítě na VLAN, uvést příklady využitelných adresních prostorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8757"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8813"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9364"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9420"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9644"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Vysvětlit vhodné techniky pro použití zabránění kolize IP adres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9364"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9420"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9644"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9740"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9964"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9796"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Vysvětlit, k čemu se používá DNS (Domain Name Service), k čemu se dají využít vlastní DNS servery v podnikové síti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9740"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9964"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9796"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10460"/>
-[...357 lines deleted...]
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15526"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2296,51 +1938,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Konfigurace síťových připojení</w:t>
+        <w:t>Pokročilá instalace operačního systému a jeho konfigurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
@@ -2356,1082 +1998,1136 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>a) Navrhnout parametry instalace operačního systému Windows/Linux na serveru (např. volba hlavních aplikací – doménový řadič, DNS, DHCP, web server, souborový server, poštovní server, tiskový server) podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3857"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Nakonfigurovat operační systém Windows/Linux na serveru (např. nakonfigurovat parametry sítě a konektivitu do internetu, zavést centrální správu uživatelů, nastavit uživatelské politiky, přiřadit oprávnění uživatelům a skupinám uživatelů) podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3857"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4856"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Nakonfigurovat operační systém na klientské stanici (např. přenos profilu, nastavení doménových a lokálních uživatelů a jejich práv, konfigurace uživatelského prostředí)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4856"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5687"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5743"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d) Popsat a vysvětlit přípravu disků před instalací operačního systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5687"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5743"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6063"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6119"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) Popsat a vysvětlit přípravu hromadných instalací operačního systému na více identických  počítačů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6063"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6119"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6784"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7219"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konfigurace síťových připojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7730"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7730"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8035"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>a) Charakterizovat základní parametry (IP adresa, maska, výchozí brána, DNS, MAC adresa) pro konfiguraci síťového připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8035"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3577"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8642"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3633"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8698"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Vysvětlit postup konfigurace síťového připojení v různých operačních systémech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3577"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8642"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3633"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8698"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4183"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9248"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4239"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9304"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Správně nastavit síťové připojení počítače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4183"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9248"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4239"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9304"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4560"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9625"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4616"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9681"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Navrhnout způsob zabezpečení bezdrátové sítě (WPA-Enterprise/radius, WIDS/WIPS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4560"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9625"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4616"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9681"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5280"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10345"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5716"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10781"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace v nástrojích používaných v kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6155"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11220"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6226"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11291"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6155"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="11220"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6226"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="11291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6531"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6587"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Vyjmenovat alespoň 2 nástroje pro ochranu integrity komunikačních sítí a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6531"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6587"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7138"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12203"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7194"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12259"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Uvést alespoň jeden nástroj pro ověřování identity uživatelů a řízení přístupových oprávnění a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7138"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12203"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7194"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12259"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7745"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7801"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12866"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vyjmenovat alespoň 3 nástroje pro ochranu před škodlivým kódem a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7745"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7801"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12866"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8352"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8408"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13473"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Uvést příklady technik pro sledování NetFlow ve vnitřní síti organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8352"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8408"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13473"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8728"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8784"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13849"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Popsat a vysvětlit hlavní funkce SIEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8728"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8784"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13849"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9104"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9160"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14225"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f) Popsat principy kryptografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9104"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9160"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14225"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9480"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9536"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14601"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g) Vysvětlit pojmy symetrický/asymetrický klíč, hashovací funkce, elektronický podpis, časové razítko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9480"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9536"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14601"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10201"/>
-[...303 lines deleted...]
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13992"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15266"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3506,937 +3202,883 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Orientace v administraci IT prostředků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a) Uvést příklady internetových komunikačních protokolů, na příkladech vysvětlit jejich použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3577"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3633"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Popsat důležité síťové komponenty (router, switch, DNS, Proxy, firewall) a uvést účel jejich použití a u DNS i způsob zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3577"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3633"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4183"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4239"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Prokázat znalost v orientaci v administraci mobilních zařízení a nejrozšířenějších operačních systémů (iOS, Android)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4183"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písemné ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4790"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d) Popsat základní bezpečnostní protokoly (PKI, TLS, Ipsec, PGP, DNSSEC) a uvést účel jejich použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4790"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5510"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5946"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Analýza a návrh infrastruktury počítačové sítě, výběr hardware a software pro použití v malé a střední organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2801"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2872"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6664"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2801"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2872"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6664"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3177"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3233"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7025"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Analyzovat technické požadavky počítačové sítě, rozhovorem upřesnit detaily (zjistit současný stav z technického, finančního, majetkově-licenčního hlediska); cílem je stručně formulovat návrh na řešení</w:t>
+        <w:t>a) Analyzovat technické požadavky počítačové sítě, rozhovorem upřesnit detaily (zjistit současný stav z technického, finančního, majetkově-licenčního hlediska); navrhnout infrastrukturu počítačové sítě, výběr hardware a software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3177"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3233"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7025"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4008"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8024"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4064"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8080"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Navrhnout vhodnou infrastrukturu, HW a SW pro stanice a server podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4008"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8024"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4064"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8080"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4615"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8631"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4671"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8687"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Prokázat znalost terminologie, funkce a parametry prostředků z oblasti HW a SW</w:t>
+        <w:t>c) Prokázat znalost terminologie, funkcí a parametrů prostředků z oblasti HW a SW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4615"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8631"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4671"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8687"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5335"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9351"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5771"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9787"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Virtualizace a cloudová řešení pro malé a střední organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6210"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6281"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10297"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6210"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="10226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6281"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6586"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6642"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Vysvětlit principy virtualizace, popsat výhody a nevýhody; navrhnout vhodné řešení podle požadavků zákazníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6586"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6642"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7193"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7249"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Vysvětlit principy cloudových řešení, popsat výhody a nevýhody. Navrhnout vhodné řešení podle předloženého zadání - požadavků zákazníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7193"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7249"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11265"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7800"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11816"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7856"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11872"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Nakonfigurovat virtuální server na vybrané virtualizační platformě a spustit na něm vybranou službu (např. elektronická pošta, webový server, sdílení dat, ověřování uživatelů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7800"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11816"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7856"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11872"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8744"/>
-[...357 lines deleted...]
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12913"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12761"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4522,51 +4164,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Monitorování provozu operačních systémů, jejich diagnostika a optimalizace výkonu</w:t>
+        <w:t>Monitorování provozu počítačových sítí pro potřeby technika/techničky kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
@@ -4582,670 +4224,1028 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>a) Popsat způsob provádění měření výkonu síťových prvků a odezvy serveru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3346"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3402"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Vysvětlit vlastnosti a využití standardních monitorovacích protokolů (např. SNMP, RMON)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3346"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3402"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3953"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4009"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Aplikovat standardní monitorovací nástroje obsažené v daném operačním systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3953"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4009"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4560"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4616"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d) Aplikovat standardní diagnostické nástroje z prostředí příkazového řádku obsažené v daném operačním systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4560"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4616"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5166"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5222"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e) Popsat možnosti terminálového připojení k vzdáleným síťovým prvkům, porovnat jednotlivé technologie (např. Telnet vs. SSH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5166"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5222"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5887"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6322"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Monitorování provozu operačních systémů, jejich diagnostika a optimalizace výkonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6762"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6833"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6762"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6833"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7138"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7194"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>a) Diagnostikovat stav a vytíženost hardwarových systémových prostředků pomocí nástrojů operačního systému (např. sledování teploty procesoru, spotřeby paměti, vytížení procesoru, zápisu na disk)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7138"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7194"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3801"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3857"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Kontrolovat systémové logy, identifikovat kritické události, sledovat logy z více serverů a analyzovat je</w:t>
+        <w:t>b) Zkontrolovat systémové logy, identifikovat kritické události, sledovat logy z více serverů a analyzovat je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3801"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3857"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4408"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4464"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8632"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Analyzovat chyby a nefunkčnosti operačních systémů; vyhledat s pomocí dostupných zdrojů řešení problému na stránkách výrobců nebo odborně zaměřených portálů. Porozumět nalezenému řešení v angličtině; implementovat nalezené řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4408"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4464"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8632"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5463"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9631"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5519"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9687"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Ověřit funkčnost jednotlivých hardwarových komponent; vyřešit jednoduchý problém (např. tiskárna netiskne, PC nebootuje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5463"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9631"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5519"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9687"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6183"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10351"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6619"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10787"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zálohování dat a jejich ochrana před zničením nebo zneužitím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7058"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7129"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11297"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7058"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7129"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="11297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7434"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7490"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11659"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Navrhnout postupy a způsob zálohování databáze, popsat, jaký interval zvolit, jaký typ zálohy (kompletní, inkrementální, rozdílová)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7434"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7490"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11659"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8041"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8097"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Popsat vhodné ukládání záloh, jaká zařízení, za jakých podmínek mohou být připojeny k zálohovanému systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8041"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8097"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12265"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8648"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12816"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8704"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12872"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vysvětlit rozdíl mezi on-line a off-line zálohami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8648"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12816"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8704"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12872"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9024"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13192"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9080"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13248"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Vysvětlit a rozebrat výhody/nevýhody následujících médií pro ukládání záloh: magnetická páska, pevný disk, NAS, optický disk, vzdálená zálohovací služba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9024"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13192"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9080"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13248"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9855"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14024"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9911"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14080"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Navrhnout a popsat způsob obnovy zálohované databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9855"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14024"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9911"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14080"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10345"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14513"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5320,95 +5320,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13597" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="12936" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12917" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6904,187 +6904,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybraných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologiích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(HW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="484" w:y="5407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10512" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="5407"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SW)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="475" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="5407"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="648" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5407"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="5407"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="5407"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykonání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="5407"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5643"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -7958,6063 +7958,5927 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákona</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>179/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(BOZP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požární</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(PO),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čemž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhotoven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podepsán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záznam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7740"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tedy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemusí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřovat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dříve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřeny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nutno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doložit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>získání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>shodné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>její</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popsané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>neuzná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištěno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řádné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tímto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souslednosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činností).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9363"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>koná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jazyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9833"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10534"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="345" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>začátku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čase</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="12180"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="7044"/>
-[...75 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přitom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splňovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12651"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velkého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvářet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13131"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uveden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10094" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>považuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybraných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14777"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...59 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastavování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parametrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15027"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administraci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...93 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...144 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...2208 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10539"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokyny</w:t>
+        <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10539"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
+        <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10539"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>jednotlivým</w:t>
-[...481 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="11244"/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="11244"/>
-[...1682 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13860"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
-      </w:r>
-[...1103 lines deleted...]
-        <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14089,61 +13953,61 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8620" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8620" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14279,119 +14143,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="2394"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="2394"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="2394"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="2394"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -14482,5027 +14380,5979 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="2860"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administraci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzavřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pouze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4069"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="4069"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovnocenné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4305"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plnili</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>daném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>termínu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>danou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komisí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>najednou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přítomnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušejícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5001"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="244" w:y="5001"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyžadována.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5236"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P42"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5706"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuálního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohovoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušejícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyloučením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušeného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slyšel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6186"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odděleném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(místnosti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>takovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaručeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokročilá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>operačního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konfigurace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="2860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="2860"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="2860"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="2860"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...51 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="3095"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="3095"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="3095"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="3095"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="3095"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8101"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Virtualizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...76 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cloudová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...59 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...476 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4497"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="4497"/>
-[...1274 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6157"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6157"/>
-[...619 lines deleted...]
-          <w:rStyle w:val="C28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...340 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="7588"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7588"/>
-[...1427 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9229"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="9229"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10027"/>
+        <w:framePr w:w="10766" w:h="3316" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10027"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11001"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19543,58 +20393,58 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky.</w:t>
+        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do Záznamu o průběhu a výsledku zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19606,51 +20456,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19662,51 +20512,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení pro danou odbornou způsobilost musí znít:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19721,51 +20571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„splnil“, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19773,58 +20623,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>„nesplnil“, v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
+        <w:t>„nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19836,51 +20686,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19892,51 +20742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19951,51 +20801,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„vyhověl“, pokud uchazeč splnil všechny odborné způsobilosti, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10367"/>
+        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11342"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20008,387 +20858,80 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...305 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20463,135 +21006,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Zkouška probíhá před jedním zkoušejícím, který musí být přítomen u zkoušky po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20602,52 +21145,191 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4147" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3998"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3998"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20662,51 +21344,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Nejméně vyšší odborné vzdělání v oblasti informačních a komunikačních technologií a nejméně 5 let prokázané odborné praxe v činnostech technika kybernetické bezpečnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20721,51 +21403,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace Technik/technička kybernetické bezpečnosti (18-018-N) a alespoň vyšší odborné vzdělání a nejméně 5 let prokázané odborné praxe v činnostech technika kybernetické bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20777,51 +21459,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20833,51 +21515,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20889,51 +21571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4545"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20974,87 +21656,87 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.nukib.cz"</w:instrText>
+        <w:instrText>HYPERLINK "https://nukib.gov.cz/"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>www.nukib.gov.cz</w:t>
+        <w:t>nukib.gov.cz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -21063,68 +21745,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21199,79 +21881,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21286,51 +21968,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkušební místnost odpovídající bezpečnostním a hygienickým předpisům, stoly, židle,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21345,51 +22027,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>psací potřeby, papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21404,51 +22086,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>dataprojektor, plátno, flip-chart,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21456,58 +22138,1256 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>připravený soubor testových otázek a případových studií,</w:t>
+        <w:t>připravený soubor testových otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>HW:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>stolní počítač nebo notebook nebo tablet (dostatečně výkonný natolik, aby zajistil plynulý provoz vyžadovaných aplikací),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mobilní telefon (dostatečně výkonný, aby zajistil plynulý provoz vyžadovaných aplikací) pro ověřování prakticky ověřovaných kritérií odborné způsobilosti Monitorování provozu operačních systémů, jejich diagnostika a optimalizace výkonu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">internetové připojení, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>síťový server.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>cloudové úložiště,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>SW:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>operační systém Windows/Linux – aktualizovaný v průběhu posledních 3 týdnů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>aktualizovaný antivirový program,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>aktuální kancelářský balík obsahující textový procesor, tabulkový editor, SW pro tvorbu prezentací, e-mailový klient (např. MS Office, nebo LibreOffice),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>internetový prohlížeč,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>instalační ISO/DVD s OS Windows a počítač, na který se bude tento OS instalovat (může být virtuální – v tom případě je potřeba mít na zkušebním PC k dispozici virtualizaci, například VMware Player nebo podobnou),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>instalační ISO/DVD s OS Linux a počítač, na který se bude tento OS instalovat (může být virtuální – v tom případě je potřeba mít na zkušebním PC k dispozici virtualizaci, například VMware player nebo podobnou),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>software pro sběr a analýzu síťového provozu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zálohovací software pro praktické předvedení (Veeam, Acronic Cyber Backup)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro ověřování identity, např. Free RADIUS, Open LDAP, Kerberos, Open Diameter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro záznam logů např. syslog, syslog-ng, rsyslog,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro kryptografii, např. Open SSL,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro zajištění úrovně dostupnosti, např. KVM, Open Stac,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro sběr a vyhodnocení KBU, např. OSSIM/USM od AlienVault, OSSEC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21518,1324 +23398,108 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...375 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...838 lines deleted...]
-        <w:t>nástroj pro sběr a vyhodnocení KBU, např. OSSIM/USM od AlienVault, OSSEC.</w:t>
+        <w:t xml:space="preserve">Uchazeč musí mít na zkušebním zařízení udělena administrátorská práva z důvodu doplnění instalace SW, který používá (zohlednění jeho osobní preference). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22847,497 +23511,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9345" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Uchazeč musí mít na zkušebním zařízení udělena administrátorská práva z důvodu doplnění instalace SW, který používá (zohlednění jeho osobní preference). </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12406"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13670"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13670"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14010"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
-[...250 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23411,136 +23878,320 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...21 lines deleted...]
-        <w:t>Doba pro vykonání zkoušky</w:t>
+        <w:pStyle w:val="P7"/>
+        <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C8"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C8"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autoři standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost a odborníky z praxe z těchto subjektů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Network Security Monitoring Cluster, družstvo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>AXENTA, a. s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23550,622 +24201,152 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P21"/>
-[...179 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Hodnoticí standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...288 lines deleted...]
-        <w:t>Jihomoravský kraj</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 17.6.2026 9:38:28</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="724C8C66"/>
+    <w:nsid w:val="0C657DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00AC9704"/>
+    <w:nsid w:val="5AD89C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61EAE1CF"/>
+    <w:nsid w:val="73A547ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E2466BB"/>
+    <w:nsid w:val="4B616ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2884890E"/>
+    <w:nsid w:val="7D765E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24756,344 +24937,78 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0000012B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
-      <w:start w:val="1"/>
-[...258 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -25488,65 +25403,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P41">
     <w:name w:val="ParagraphStyle40"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P42">
     <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P43">
     <w:name w:val="ParagraphStyle42"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P44">
     <w:name w:val="ParagraphStyle43"/>
-    <w:hidden/>
-[...6 lines deleted...]
-    <w:name w:val="ParagraphStyle44"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -25913,108 +25819,93 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
-      <w:i w:val="1"/>
+      <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="single"/>
+      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C31">
     <w:name w:val="CharacterStyle27"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C32">
     <w:name w:val="CharacterStyle28"/>
-    <w:hidden/>
-[...13 lines deleted...]
-    <w:name w:val="CharacterStyle29"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">