--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8FA0287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8FA0287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8FA0287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB009B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB009B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB009B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 2:29:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C657DCE"/>
+    <w:nsid w:val="18459FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AD89C11"/>
+    <w:nsid w:val="5C94E603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73A547ED"/>
+    <w:nsid w:val="2EB73464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B616ECD"/>
+    <w:nsid w:val="1C730C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D765E36"/>
+    <w:nsid w:val="44C45759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>