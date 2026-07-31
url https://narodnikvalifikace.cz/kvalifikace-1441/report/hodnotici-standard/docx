--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB009B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB009B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB009B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7838E423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7838E423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7838E423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 3:43:38</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18459FED"/>
+    <w:nsid w:val="3A72639B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C94E603"/>
+    <w:nsid w:val="3F43DA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EB73464"/>
+    <w:nsid w:val="7AC31D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C730C36"/>
+    <w:nsid w:val="7567CAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44C45759"/>
+    <w:nsid w:val="2E748614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>