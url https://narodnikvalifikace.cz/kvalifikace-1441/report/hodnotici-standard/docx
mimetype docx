--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7838E423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7838E423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7838E423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421D458F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421D458F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421D458F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 11:10:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A72639B"/>
+    <w:nsid w:val="6A3EE65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F43DA90"/>
+    <w:nsid w:val="034B5E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AC31D96"/>
+    <w:nsid w:val="46DE06D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7567CAC1"/>
+    <w:nsid w:val="5F992905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E748614"/>
+    <w:nsid w:val="53304F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>