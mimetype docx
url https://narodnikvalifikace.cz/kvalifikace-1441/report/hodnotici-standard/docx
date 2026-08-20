--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421D458F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421D458F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421D458F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D87C12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D87C12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D87C12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 12:43:45</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A3EE65A"/>
+    <w:nsid w:val="4AD5312D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034B5E6F"/>
+    <w:nsid w:val="76614173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46DE06D5"/>
+    <w:nsid w:val="1DE209EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F992905"/>
+    <w:nsid w:val="0FAF9879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53304F31"/>
+    <w:nsid w:val="7AFB29D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>