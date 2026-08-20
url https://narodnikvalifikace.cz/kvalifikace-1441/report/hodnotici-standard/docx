--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D87C12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D87C12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D87C12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R247EBA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR247EBA92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR247EBA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 14:35:21</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AD5312D"/>
+    <w:nsid w:val="5C80FF8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76614173"/>
+    <w:nsid w:val="144730F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DE209EA"/>
+    <w:nsid w:val="6F511672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FAF9879"/>
+    <w:nsid w:val="3BDE85CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AFB29D7"/>
+    <w:nsid w:val="1242D5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>