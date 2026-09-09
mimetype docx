--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R247EBA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR247EBA92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR247EBA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AF0DC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AF0DC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AF0DC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13817,51 +13817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20870,51 +20870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21745,51 +21745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 15:42:37</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C80FF8E"/>
+    <w:nsid w:val="3EFB232C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="144730F1"/>
+    <w:nsid w:val="079FB4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F511672"/>
+    <w:nsid w:val="5A0152E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BDE85CE"/>
+    <w:nsid w:val="1A2EE72A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1242D5FA"/>
+    <w:nsid w:val="2DF9B794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>