--- v0 (2026-07-11)
+++ v1 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0089E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0089E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0089E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45FB2EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45FB2EF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45FB2EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 11.7.2026 5:01:10</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03228798"/>
+    <w:nsid w:val="5351BA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0738A8C5"/>
+    <w:nsid w:val="55D80F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ED4A7DA"/>
+    <w:nsid w:val="5CFE5801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41B3E3DF"/>
+    <w:nsid w:val="32A942AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34FC6B7C"/>
+    <w:nsid w:val="5FFDFFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42E08080"/>
+    <w:nsid w:val="6D29430E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="44005861"/>
+    <w:nsid w:val="6C6DEFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>