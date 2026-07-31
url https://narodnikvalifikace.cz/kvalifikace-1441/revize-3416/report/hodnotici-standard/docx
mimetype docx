--- v1 (2026-07-31)
+++ v2 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45FB2EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45FB2EF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45FB2EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DFC6410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DFC6410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DFC6410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 17:58:13</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5351BA90"/>
+    <w:nsid w:val="5FF03D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55D80F56"/>
+    <w:nsid w:val="6AE0FA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CFE5801"/>
+    <w:nsid w:val="6EFEC782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32A942AC"/>
+    <w:nsid w:val="6EE224AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FFDFFFA"/>
+    <w:nsid w:val="25A0EFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D29430E"/>
+    <w:nsid w:val="743D8607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6C6DEFE2"/>
+    <w:nsid w:val="2A9AD44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>