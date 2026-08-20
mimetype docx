--- v2 (2026-07-31)
+++ v3 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DFC6410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DFC6410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DFC6410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R650755D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR650755D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR650755D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 31.7.2026 18:05:52</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FF03D4A"/>
+    <w:nsid w:val="505E0D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE0FA66"/>
+    <w:nsid w:val="785DA22D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EFEC782"/>
+    <w:nsid w:val="7813CC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EE224AA"/>
+    <w:nsid w:val="235C4D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25A0EFF5"/>
+    <w:nsid w:val="4AD900FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="743D8607"/>
+    <w:nsid w:val="24A08941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A9AD44F"/>
+    <w:nsid w:val="7F4E5970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>