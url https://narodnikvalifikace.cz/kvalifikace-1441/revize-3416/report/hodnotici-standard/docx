--- v3 (2026-08-20)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R650755D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR650755D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR650755D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFDC848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFDC848" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFDC848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13953,51 +13953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20327,51 +20327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23276,51 +23276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23562,51 +23562,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24088,84 +24088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 20.8.2026 19:57:50</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 10.9.2026 0:29:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="505E0D17"/>
+    <w:nsid w:val="2E98B40C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785DA22D"/>
+    <w:nsid w:val="5B5566FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24381,51 +24381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7813CC84"/>
+    <w:nsid w:val="6911944C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24511,51 +24511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="235C4D57"/>
+    <w:nsid w:val="7589DEEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24641,51 +24641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4AD900FA"/>
+    <w:nsid w:val="77003B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24771,51 +24771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24A08941"/>
+    <w:nsid w:val="31555CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24901,51 +24901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F4E5970"/>
+    <w:nsid w:val="34298EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>