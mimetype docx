--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD9F3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD9F3FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD9F3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R636C70D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR636C70D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR636C70D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.4.2026 0:28:30</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2940E73E"/>
+    <w:nsid w:val="26F1D415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A17AC3D"/>
+    <w:nsid w:val="4BB5694E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34A4D585"/>
+    <w:nsid w:val="717E55A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FE9D3F8"/>
+    <w:nsid w:val="0942B46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="404A0246"/>
+    <w:nsid w:val="78C086FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A0FF754"/>
+    <w:nsid w:val="161B36C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6B5EBDB9"/>
+    <w:nsid w:val="7D66BACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>