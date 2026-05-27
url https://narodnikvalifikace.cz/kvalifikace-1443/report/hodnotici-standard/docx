--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R636C70D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR636C70D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR636C70D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589BCAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589BCAC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589BCAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 7.5.2026 18:09:37</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26F1D415"/>
+    <w:nsid w:val="680C0BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB5694E"/>
+    <w:nsid w:val="47E2593E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="717E55A5"/>
+    <w:nsid w:val="12E147E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0942B46E"/>
+    <w:nsid w:val="49C3C779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78C086FF"/>
+    <w:nsid w:val="363154B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="161B36C5"/>
+    <w:nsid w:val="11200A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D66BACE"/>
+    <w:nsid w:val="361A0DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>