--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589BCAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589BCAC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589BCAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CBF7DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CBF7DF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CBF7DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 28.5.2026 1:24:29</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="680C0BA8"/>
+    <w:nsid w:val="70952BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47E2593E"/>
+    <w:nsid w:val="2502A118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12E147E1"/>
+    <w:nsid w:val="72354F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49C3C779"/>
+    <w:nsid w:val="22AB2F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="363154B4"/>
+    <w:nsid w:val="786558F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11200A75"/>
+    <w:nsid w:val="3F2FE46D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="361A0DF2"/>
+    <w:nsid w:val="0B40D78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>