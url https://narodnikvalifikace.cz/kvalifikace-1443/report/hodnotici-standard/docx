--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CBF7DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CBF7DF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CBF7DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF086A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF086A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF086A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:22:38</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70952BC0"/>
+    <w:nsid w:val="1696D51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2502A118"/>
+    <w:nsid w:val="1ABDC6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72354F4F"/>
+    <w:nsid w:val="55493E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22AB2F0F"/>
+    <w:nsid w:val="0C6EA724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="786558F5"/>
+    <w:nsid w:val="27BAFBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F2FE46D"/>
+    <w:nsid w:val="543B8B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0B40D78B"/>
+    <w:nsid w:val="58DB9AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>