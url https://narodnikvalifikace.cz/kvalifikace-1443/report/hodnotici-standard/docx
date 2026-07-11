--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF086A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF086A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF086A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R373BE4AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR373BE4AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR373BE4AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informatické obory (kód: 18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -1110,85 +1103,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11454"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 12</w:t>
+        <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1372,51 +1365,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Orientovat se v základních webových technologiích a jejich použití</w:t>
+        <w:t>a) Prokázat orientaci v základních webových technologiích a jejich použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
@@ -1568,703 +1561,703 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5875"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5931"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Orientovat se v obsahu jednotlivých částí zákona č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů, ve znění pozdějších předpisů, které jsou zaměřeny na analýzu incidentů</w:t>
+        <w:t>a) Prokázat orientaci v obsahu jednotlivých částí zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, které jsou zaměřeny na analýzu incidentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5875"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5931"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6706"/>
+        <w:framePr w:w="6710" w:h="1728" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6706"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6762"/>
+        <w:framePr w:w="6658" w:h="1601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6762"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Vysvětlit části prováděcích předpisů vztahujících se k zákonu č. 181/2014 Sb. (vyhláška č. 82/2018 Sb. a nařízení vlády č. 432/2010 včetně jeho pozdějších příloh a změn), které jsou zaměřeny na analýzu incidentů</w:t>
+        <w:t xml:space="preserve">b) Vysvětlit části prováděcích předpisů vztahujících se k zákonu č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, (vyhláška č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, vyhláška č.  410/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu nižších povinností, ve znění pozdějších předpisů), které jsou zaměřeny na analýzu incidentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6706"/>
+        <w:framePr w:w="3921" w:h="1728" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6706"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6762"/>
+        <w:framePr w:w="3839" w:h="1601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6762"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7537"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7593"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vyplnit hlášení kybernetického bezpečnostního incidentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7537"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7593"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8027"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8924"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8462"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9359"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sběr dat a analýza údajů v oblasti kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8902"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9799"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8973"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9870"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="8902"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="9799"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="8973"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="9870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9278"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10175"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9334"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10231"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Definovat metody sběru dat v kybernetické bezpečnosti a jejich zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9278"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10175"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9334"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10231"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9885"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10782"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9941"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10838"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Provést analýzu údajů a sběru dat pro kybernetickou bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9885"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10782"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9941"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10838"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10261"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11158"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10317"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11214"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vysvětlit postup při zpracování zpráv a výkazů pro dohledové centrum, požadavky rozlišení adresátů v souladu se zákonem o kybernetické bezpečnosti a jeho prováděcími předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10261"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11158"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10317"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11214"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11092"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11148"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12045"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d) Charakterizovat základní pojmy a procesy CSIRT týmů (ve smyslu RFC 2350)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11092"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11148"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12045"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11699"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11755"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12652"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Vysvětlit pojem threat hunting s uvedením příkladů nad různými druhy dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11699"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11755"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12652"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12075"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12972"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12131"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13028"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f) Popsat a vysvětlit hlavní funkce SIEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12075"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12972"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12131"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13028"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12451"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13348"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12507"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13404"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g) Prezentovat metody sběru dat v kybernetické bezpečnosti a jejich zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12451"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13348"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12507"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13404"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13172"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14069"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 12</w:t>
+        <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3100,68 +3093,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 12</w:t>
+        <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4213,68 +4206,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 12</w:t>
+        <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5515,68 +5508,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 12</w:t>
+        <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5858,68 +5851,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 12</w:t>
+        <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5994,95 +5987,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="10766" w:h="13602" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10766" w:h="12922" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11301,2969 +11294,3122 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
+        <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10769"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>jednotlivým</w:t>
+        <w:t>způsobům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>způsobům</w:t>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="10769"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ověřování:</w:t>
-[...5 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>začátku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trvajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přitom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splňovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velkého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvářet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="12660"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uveden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="12910"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13140"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>považuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13841"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
-[...118 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
-[...84 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybraných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14307"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="14307"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zneužitím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zničením,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zálohování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15041"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11710"/>
-[...271 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="11945"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="15276"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11945"/>
-[...50 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="12180"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="15276"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="12180"/>
-[...1308 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13860"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="15276"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13860"/>
-[...458 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14791"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zastoupením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblastí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="14791"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
-      </w:r>
-[...389 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 12</w:t>
+        <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14338,6576 +14484,5879 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="10766" w:h="9297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8596" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10766" w:h="9297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8596" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zneužitím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zničením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zálohování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzavřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pouze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovnocenné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2159"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="2159"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plnili</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>daném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>termínu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>danou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komisí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>najednou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3825"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="4060"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4295"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuálního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohovoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>členů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyloučením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušeného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slyšel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4775"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odděleném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(místnosti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>takovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="4789"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaručeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="5020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="5020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="5020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="5490"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P41"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5961"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monitorování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>operačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>diagnostika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>optimalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10425" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10598" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6205"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="2159"/>
-[...50 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="2159"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="6441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="2159"/>
-[...50 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="2159"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="6441"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="6671"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7607"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úkol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7857"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k vybraným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="8092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritériím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvoří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="8557"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="2159"/>
-[...696 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="3095"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="8557"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="3095"/>
-[...33 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="3095"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výsledek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="8557"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postoupí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9023"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="9258"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="3095"/>
-[...135 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="3796"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="9258"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="9489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9949"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3796"/>
-[...1376 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="5457"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="9949"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5457"/>
-[...670 lines deleted...]
-          <w:rStyle w:val="C28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
-[...340 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="6887"/>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="9949"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="9949"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6887"/>
-[...2889 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10645"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10180"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="10645"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="10180"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="10766" w:h="3316" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11678"/>
+        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11678"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10977"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20948,58 +20397,58 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky.</w:t>
+        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do Záznamu o průběhu a výsledku zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21011,51 +20460,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21067,51 +20516,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení pro danou odbornou způsobilost musí znít:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21126,51 +20575,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„splnil“, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21185,51 +20634,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21241,51 +20690,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21297,51 +20746,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21356,51 +20805,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„vyhověl“, pokud uchazeč splnil všechny odborné způsobilosti, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2975" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12018"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21413,80 +20862,136 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11318"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 12</w:t>
+        <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21756,79 +21261,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="10766" w:h="4848" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4228"/>
+        <w:framePr w:w="10766" w:h="4377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4228"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21839,108 +21344,52 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
-[...54 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21955,51 +21404,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Minimálně střední vzdělání s maturitní zkouškou v oblasti informačních a komunikačních technologií a nejméně 5 let odborné praxe v činnostech pracovníka bezpečnostního dohledového centra informačních systémů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22014,51 +21463,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů (18-020-M), střední vzdělání s maturitní zkouškou a nejméně 5 let odborné praxe v činnostech pracovníka bezpečnostního dohledového centra informačních systémů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22070,51 +21519,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22126,51 +21575,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22182,51 +21631,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22267,213 +21716,157 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.nukib.cz"</w:instrText>
+        <w:instrText>HYPERLINK "https://nukib.gov.cz/"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>www.nukib.gov.cz</w:t>
+        <w:t>nukib.gov.cz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...54 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 12</w:t>
+        <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22548,79 +21941,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
-        <w:framePr w:w="10766" w:h="10372" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9666" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22635,51 +22028,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkušební místnost odpovídající bezpečnostním a hygienickým předpisům se stoly a židlemi, nejlépe specializovaná cyber-sec učebna s možností variabilní konfigurace infrastruktury, zajištěním čisticích a inicializačních procesů a vizualizací stavu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22694,51 +22087,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>psací potřeby, papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22753,51 +22146,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor testových otázek a zadání případových studií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22811,52 +22204,1190 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>dataprojektor, plátno, flip-chart,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>HW:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>stolní počítač nebo notebook nebo tablet (dostatečně výkonný, aby zajistil plynulý provoz vyžadovaných aplikací),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mobilní telefon (dostatečně výkonný, aby zajistil plynulý provoz vyžadovaných aplikací) pro ověřování kritéria b) odborné způsobilosti Sběr dat a analýza údajů v oblasti kybernetické bezpečnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>internetové připojení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>síťový server,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>cloudové úložiště,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>SW:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>operační systém Windows/Linux – aktualizovaný v průběhu posledních 3 týdnů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>aktualizovaný antivirový program,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>aktuální kancelářský balík obsahující textový procesor, tabulkový editor, SW pro tvorbu prezentací, e-mailový klient (např. MS Office, nebo LibreOffice),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>internetový prohlížeč,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>instalační ISO/DVD s OS Windows a počítač, na který se bude tento OS instalovat (může být virtuální – v tom případě je potřeba mít na zkušebním PC k dispozici virtualizaci, například VMware Player nebo podobnou),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>instalační ISO/DVD s OS Linux a počítač, na který se bude tento OS instalovat (může být virtuální – v tom případě je potřeba mít na zkušebním PC k dispozici virtualizaci, například VMware player nebo podobnou),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>software pro sběr a analýzu síťového provozu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro ověřování identity, např. Free RADIUS, Open LDAP, Kerberos, Open Diameter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro záznam logů např. syslog, syslog-ng, rsyslog,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro kryptografii např. Open SSL,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro zajištění úrovně dostupnosti, např. KVM, Open Stack,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="720" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nástroj pro sběr a vyhodnocení KBU, např. OSSIM/USM od AlienVault, OSSEC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22867,1282 +23398,108 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...393 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...778 lines deleted...]
-        <w:t>nástroj pro sběr a vyhodnocení KBU, např. OSSIM/USM od AlienVault, OSSEC.</w:t>
+        <w:t xml:space="preserve">Uchazeč musí mít na zkušebním zařízení udělena administrátorská práva z důvodu dodatečné instalace SW, který používá (zohlednění jeho osobní preference). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24154,497 +23511,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="9326" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Uchazeč musí mít na zkušebním zařízení udělena administratorská práva z důvodu dodatečné instalace SW, který používá (zohlednění jeho osobní preference). </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12047"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12047"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12387"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13650"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13650"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13991"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
-[...250 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 12</w:t>
+        <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24718,705 +23878,475 @@
                     <pic:cNvPr id="22" name="Picture 22"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P34"/>
-[...21 lines deleted...]
-        <w:t>Doba pro vykonání zkoušky</w:t>
+        <w:pStyle w:val="P7"/>
+        <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C8"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C8"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autoři standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P42"/>
+        <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
-[...180 lines deleted...]
-        <w:t>Autoři hodnoticího standardu</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost a odborníky z praxe z těchto subjektů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Network Security Monitoring Cluster, družstvo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>AXENTA, a. s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Hodnoticí standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...232 lines deleted...]
-        <w:t>Jihomoravský kraj</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 17.6.2026 11:47:02</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 12 z 12</w:t>
+        <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1696D51A"/>
+    <w:nsid w:val="07578AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ABDC6C7"/>
+    <w:nsid w:val="3F78A729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55493E12"/>
+    <w:nsid w:val="6BFCE6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C6EA724"/>
+    <w:nsid w:val="35571027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27BAFBEB"/>
+    <w:nsid w:val="04F4C366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26007,344 +24937,78 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0000012B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
-      <w:start w:val="1"/>
-[...258 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -26733,74 +25397,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P40">
     <w:name w:val="ParagraphStyle39"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P41">
     <w:name w:val="ParagraphStyle40"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P42">
     <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P43">
     <w:name w:val="ParagraphStyle42"/>
-    <w:hidden/>
-[...15 lines deleted...]
-    <w:name w:val="ParagraphStyle44"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -27152,108 +25798,78 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C27">
     <w:name w:val="CharacterStyle23"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-[...1 lines deleted...]
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
-    <w:hidden/>
-[...28 lines deleted...]
-    <w:name w:val="CharacterStyle28"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">