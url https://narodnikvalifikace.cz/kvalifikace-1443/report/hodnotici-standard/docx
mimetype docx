--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R373BE4AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR373BE4AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR373BE4AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD35A54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD35A54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD35A54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20930,51 +20930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21805,51 +21805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 2:29:31</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07578AD5"/>
+    <w:nsid w:val="46E96C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F78A729"/>
+    <w:nsid w:val="3B380C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BFCE6F4"/>
+    <w:nsid w:val="4A98B841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35571027"/>
+    <w:nsid w:val="7F551B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04F4C366"/>
+    <w:nsid w:val="1C477191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>