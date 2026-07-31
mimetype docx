--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD35A54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD35A54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD35A54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AF98009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AF98009" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AF98009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20930,51 +20930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21805,51 +21805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 3:44:17</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46E96C69"/>
+    <w:nsid w:val="7EDC4702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B380C9D"/>
+    <w:nsid w:val="570F4E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A98B841"/>
+    <w:nsid w:val="05E81B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F551B0A"/>
+    <w:nsid w:val="28A1E27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C477191"/>
+    <w:nsid w:val="749B3B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>