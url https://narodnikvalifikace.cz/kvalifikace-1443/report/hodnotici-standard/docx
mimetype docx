--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AF98009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AF98009" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AF98009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A8933C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A8933C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A8933C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20930,51 +20930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21805,51 +21805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 11:15:59</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EDC4702"/>
+    <w:nsid w:val="47DC4071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="570F4E90"/>
+    <w:nsid w:val="60EE003C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05E81B7C"/>
+    <w:nsid w:val="28A8309B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28A1E27F"/>
+    <w:nsid w:val="49722BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="749B3B21"/>
+    <w:nsid w:val="53309F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>