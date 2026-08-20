--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A8933C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A8933C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A8933C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R80C06BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR80C06BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR80C06BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20930,51 +20930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21805,51 +21805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23743,51 +23743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,84 +24269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 12:57:56</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 21:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47DC4071"/>
+    <w:nsid w:val="5A4F149B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24432,51 +24432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60EE003C"/>
+    <w:nsid w:val="309F6AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24562,51 +24562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28A8309B"/>
+    <w:nsid w:val="1E719A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24692,51 +24692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49722BD8"/>
+    <w:nsid w:val="16738B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24822,51 +24822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53309F9B"/>
+    <w:nsid w:val="1ADB266B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>