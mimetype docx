--- v0 (2026-07-11)
+++ v1 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613C7F0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613C7F0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613C7F0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BAD080A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BAD080A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BAD080A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14195,51 +14195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21418,51 +21418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22405,51 +22405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24576,51 +24576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24806,51 +24806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25332,84 +25332,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 11.7.2026 5:01:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F323EF2"/>
+    <w:nsid w:val="1E90BC8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25495,51 +25495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23CEE285"/>
+    <w:nsid w:val="6AEA72DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25625,51 +25625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C675C20"/>
+    <w:nsid w:val="6530683E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25755,51 +25755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59FC55DF"/>
+    <w:nsid w:val="4D2FD4BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25885,51 +25885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="558B172A"/>
+    <w:nsid w:val="11D591E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26015,51 +26015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63F1A5EC"/>
+    <w:nsid w:val="20E68BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26145,51 +26145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A3F143D"/>
+    <w:nsid w:val="28391C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>