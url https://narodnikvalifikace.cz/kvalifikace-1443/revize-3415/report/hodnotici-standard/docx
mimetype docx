--- v1 (2026-07-31)
+++ v2 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BAD080A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BAD080A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BAD080A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48774440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48774440" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48774440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14195,51 +14195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21418,51 +21418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22405,51 +22405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24576,51 +24576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24806,51 +24806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25332,84 +25332,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 31.7.2026 16:34:50</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E90BC8E"/>
+    <w:nsid w:val="7F5DD7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25495,51 +25495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AEA72DE"/>
+    <w:nsid w:val="736391F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25625,51 +25625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6530683E"/>
+    <w:nsid w:val="489A9DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25755,51 +25755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D2FD4BC"/>
+    <w:nsid w:val="7F7C8D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25885,51 +25885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11D591E8"/>
+    <w:nsid w:val="01160515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26015,51 +26015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20E68BE9"/>
+    <w:nsid w:val="0ADDFB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26145,51 +26145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="28391C91"/>
+    <w:nsid w:val="2321BB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>