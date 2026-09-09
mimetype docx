--- v2 (2026-08-20)
+++ v3 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48774440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48774440" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48774440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2491C3AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2491C3AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2491C3AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3093,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5508,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5851,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14195,51 +14195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21418,51 +21418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22405,51 +22405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24576,51 +24576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24806,51 +24806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25332,84 +25332,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 20.8.2026 19:14:09</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F5DD7BC"/>
+    <w:nsid w:val="04AF4D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25495,51 +25495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736391F8"/>
+    <w:nsid w:val="4147FD7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25625,51 +25625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="489A9DCC"/>
+    <w:nsid w:val="59245572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25755,51 +25755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F7C8D6D"/>
+    <w:nsid w:val="75264772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25885,51 +25885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01160515"/>
+    <w:nsid w:val="73F63810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26015,51 +26015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0ADDFB68"/>
+    <w:nsid w:val="5B7A5F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26145,51 +26145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2321BB9D"/>
+    <w:nsid w:val="248A4A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>