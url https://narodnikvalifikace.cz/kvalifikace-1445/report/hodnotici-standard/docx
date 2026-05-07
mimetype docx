--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C11292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C11292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C11292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A254E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A254E05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A254E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.4.2026 0:28:52</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DD7DE8A"/>
+    <w:nsid w:val="08908443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="051C6184"/>
+    <w:nsid w:val="011EDFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CEEA615"/>
+    <w:nsid w:val="07189ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AB0F8D4"/>
+    <w:nsid w:val="794D5233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3324A5D3"/>
+    <w:nsid w:val="575EF735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>