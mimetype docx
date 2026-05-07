--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A254E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A254E05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A254E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R522937F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR522937F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR522937F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:10:28</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08908443"/>
+    <w:nsid w:val="0C1C4586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="011EDFDE"/>
+    <w:nsid w:val="445162B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07189ACE"/>
+    <w:nsid w:val="1B298C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="794D5233"/>
+    <w:nsid w:val="6CD2C767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="575EF735"/>
+    <w:nsid w:val="689F0B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>