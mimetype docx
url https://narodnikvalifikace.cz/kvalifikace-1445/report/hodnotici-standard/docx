--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R522937F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR522937F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR522937F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E27A56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E27A56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E27A56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.5.2026 17:21:27</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C1C4586"/>
+    <w:nsid w:val="12AC8512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="445162B7"/>
+    <w:nsid w:val="75112898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B298C06"/>
+    <w:nsid w:val="0DA41738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CD2C767"/>
+    <w:nsid w:val="7EE832E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="689F0B51"/>
+    <w:nsid w:val="2D4BC02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>