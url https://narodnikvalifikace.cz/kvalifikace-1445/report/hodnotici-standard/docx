--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E27A56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E27A56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E27A56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1078DA91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1078DA91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1078DA91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 28.5.2026 0:12:18</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12AC8512"/>
+    <w:nsid w:val="12F29080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75112898"/>
+    <w:nsid w:val="7BC40502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DA41738"/>
+    <w:nsid w:val="02818324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EE832E5"/>
+    <w:nsid w:val="0D552E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D4BC02B"/>
+    <w:nsid w:val="42A0D123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>