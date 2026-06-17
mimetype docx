--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1078DA91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1078DA91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1078DA91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18DBE29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18DBE29B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18DBE29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 9:39:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12F29080"/>
+    <w:nsid w:val="3781DBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BC40502"/>
+    <w:nsid w:val="2324A191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02818324"/>
+    <w:nsid w:val="727B3510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D552E44"/>
+    <w:nsid w:val="068CB9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42A0D123"/>
+    <w:nsid w:val="3C4F22EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>