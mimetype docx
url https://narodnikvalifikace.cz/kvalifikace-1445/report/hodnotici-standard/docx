--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18DBE29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18DBE29B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18DBE29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA96C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA96C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA96C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 11:22:12</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3781DBDD"/>
+    <w:nsid w:val="76E8E91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2324A191"/>
+    <w:nsid w:val="327693B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="727B3510"/>
+    <w:nsid w:val="792489A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="068CB9B8"/>
+    <w:nsid w:val="300ED7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C4F22EE"/>
+    <w:nsid w:val="3BB49FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>