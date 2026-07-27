--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA96C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA96C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA96C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21067008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21067008" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21067008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 13:44:04</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76E8E91F"/>
+    <w:nsid w:val="7324F115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="327693B2"/>
+    <w:nsid w:val="55279359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="792489A7"/>
+    <w:nsid w:val="29E78424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="300ED7B9"/>
+    <w:nsid w:val="3912A011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BB49FE5"/>
+    <w:nsid w:val="7E59AB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>