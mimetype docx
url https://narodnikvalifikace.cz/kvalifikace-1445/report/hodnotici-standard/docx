--- v7 (2026-07-27)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21067008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21067008" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21067008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5287B5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5287B5A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5287B5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 19:17:36</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7324F115"/>
+    <w:nsid w:val="3CF260AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55279359"/>
+    <w:nsid w:val="326C85D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29E78424"/>
+    <w:nsid w:val="7D04B456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3912A011"/>
+    <w:nsid w:val="0157DCA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E59AB20"/>
+    <w:nsid w:val="168A6DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>