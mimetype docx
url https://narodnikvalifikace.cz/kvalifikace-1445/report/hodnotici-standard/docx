--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5287B5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5287B5A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5287B5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5547D5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5547D5C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5547D5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:38</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 20:30:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CF260AC"/>
+    <w:nsid w:val="3AF5A65C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="326C85D8"/>
+    <w:nsid w:val="597B1232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D04B456"/>
+    <w:nsid w:val="60A07AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0157DCA1"/>
+    <w:nsid w:val="7515A75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="168A6DF0"/>
+    <w:nsid w:val="357665B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>