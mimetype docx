--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5547D5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5547D5C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5547D5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9FF9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9FF9A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9FF9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 12:36:48</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AF5A65C"/>
+    <w:nsid w:val="1BBB7D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597B1232"/>
+    <w:nsid w:val="341C84A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60A07AEF"/>
+    <w:nsid w:val="0961B45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7515A75A"/>
+    <w:nsid w:val="41946764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="357665B3"/>
+    <w:nsid w:val="02CBADCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>