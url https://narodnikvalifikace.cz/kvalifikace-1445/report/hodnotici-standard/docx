--- v10 (2026-09-09)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9FF9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9FF9A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9FF9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4757D432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4757D432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4757D432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 19:24:25</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 22:23:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BBB7D2F"/>
+    <w:nsid w:val="1E798DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341C84A9"/>
+    <w:nsid w:val="039E39D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0961B45E"/>
+    <w:nsid w:val="22CE2F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41946764"/>
+    <w:nsid w:val="229A89BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02CBADCE"/>
+    <w:nsid w:val="47B6F5C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>