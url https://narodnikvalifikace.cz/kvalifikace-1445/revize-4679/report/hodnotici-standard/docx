--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37650F8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37650F8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37650F8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBDD6D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBDD6D0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBDD6D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.4.2026 2:23:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BC2858A"/>
+    <w:nsid w:val="2F576E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58936F8D"/>
+    <w:nsid w:val="1606B06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05DE4EBD"/>
+    <w:nsid w:val="7298C5B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B4E6403"/>
+    <w:nsid w:val="6E2852BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DDADEF6"/>
+    <w:nsid w:val="5ADD86F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>