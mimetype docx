--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBDD6D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBDD6D0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBDD6D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F3B199B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F3B199B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F3B199B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 11.5.2026 6:01:00</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F576E12"/>
+    <w:nsid w:val="26015D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1606B06B"/>
+    <w:nsid w:val="4B9B26B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7298C5B3"/>
+    <w:nsid w:val="4D49761A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E2852BF"/>
+    <w:nsid w:val="0F51665C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ADD86F6"/>
+    <w:nsid w:val="012C80E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>