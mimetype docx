--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F3B199B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F3B199B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F3B199B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF7AA793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF7AA793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF7AA793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 17.6.2026 14:47:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26015D35"/>
+    <w:nsid w:val="344687B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9B26B9"/>
+    <w:nsid w:val="76D4698F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D49761A"/>
+    <w:nsid w:val="775D2F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F51665C"/>
+    <w:nsid w:val="7A29FD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="012C80E6"/>
+    <w:nsid w:val="4ED86079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>