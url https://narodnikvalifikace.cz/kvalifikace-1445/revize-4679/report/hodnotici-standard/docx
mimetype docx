--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF7AA793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF7AA793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF7AA793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R238A02F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR238A02F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR238A02F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 7.7.2026 16:19:01</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="344687B9"/>
+    <w:nsid w:val="5521D361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D4698F"/>
+    <w:nsid w:val="48E401D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="775D2F58"/>
+    <w:nsid w:val="359F020D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A29FD08"/>
+    <w:nsid w:val="540A5639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4ED86079"/>
+    <w:nsid w:val="7C142351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>