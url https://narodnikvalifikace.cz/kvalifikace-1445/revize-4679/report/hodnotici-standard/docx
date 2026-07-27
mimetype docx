--- v4 (2026-07-27)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R238A02F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR238A02F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR238A02F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BA5BD20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BA5BD20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BA5BD20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 21:51:44</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5521D361"/>
+    <w:nsid w:val="76F89FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E401D7"/>
+    <w:nsid w:val="5794938E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="359F020D"/>
+    <w:nsid w:val="01DAAA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="540A5639"/>
+    <w:nsid w:val="438F0965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C142351"/>
+    <w:nsid w:val="1F0B5DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>