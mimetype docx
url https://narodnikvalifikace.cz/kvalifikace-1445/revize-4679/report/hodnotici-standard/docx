--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BA5BD20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BA5BD20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BA5BD20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8B93DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8B93DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8B93DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 27.7.2026 23:01:43</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76F89FD3"/>
+    <w:nsid w:val="6E4811A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5794938E"/>
+    <w:nsid w:val="7D61E363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01DAAA31"/>
+    <w:nsid w:val="5BCE42DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="438F0965"/>
+    <w:nsid w:val="39B055CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F0B5DF2"/>
+    <w:nsid w:val="2B8E104D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>