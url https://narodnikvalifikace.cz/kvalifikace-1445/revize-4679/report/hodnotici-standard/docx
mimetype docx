--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8B93DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8B93DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8B93DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R410B0FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR410B0FC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR410B0FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5003,51 +5003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16558,51 +16558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17423,51 +17423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17831,84 +17831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 20.8.2026 18:59:39</w:t>
+        <w:t>Laborant/laborantka pro analogovou a digitální fotografii, 9.9.2026 23:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E4811A2"/>
+    <w:nsid w:val="55D2E0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17994,51 +17994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D61E363"/>
+    <w:nsid w:val="37873BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18124,51 +18124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BCE42DF"/>
+    <w:nsid w:val="27B949A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18254,51 +18254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39B055CC"/>
+    <w:nsid w:val="04B96F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18384,51 +18384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B8E104D"/>
+    <w:nsid w:val="734FE66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>