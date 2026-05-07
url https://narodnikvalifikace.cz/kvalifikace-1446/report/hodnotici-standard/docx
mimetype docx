--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C8BDC68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C8BDC68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C8BDC68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74254442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74254442" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74254442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.4.2026 0:28:38</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="236FCF8C"/>
+    <w:nsid w:val="2D78D027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B26FD61"/>
+    <w:nsid w:val="631A11E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EC6FA9B"/>
+    <w:nsid w:val="6461AAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="737279D2"/>
+    <w:nsid w:val="3A58878E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AC2DD75"/>
+    <w:nsid w:val="2538B3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>