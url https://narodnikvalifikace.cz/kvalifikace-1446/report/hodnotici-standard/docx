--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74254442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74254442" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74254442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF1A1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF1A1C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF1A1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.5.2026 17:09:56</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D78D027"/>
+    <w:nsid w:val="2483E91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="631A11E3"/>
+    <w:nsid w:val="0917EF88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6461AAF5"/>
+    <w:nsid w:val="3C9B305A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A58878E"/>
+    <w:nsid w:val="7837CE17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2538B3E1"/>
+    <w:nsid w:val="626C10A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>