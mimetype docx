--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF1A1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF1A1C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF1A1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DAA724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DAA724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DAA724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 28.5.2026 0:12:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2483E91F"/>
+    <w:nsid w:val="5B2518B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0917EF88"/>
+    <w:nsid w:val="470EF40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C9B305A"/>
+    <w:nsid w:val="6F16E6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7837CE17"/>
+    <w:nsid w:val="551619D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="626C10A3"/>
+    <w:nsid w:val="745C1AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>