--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DAA724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DAA724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DAA724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F671B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F671B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F671B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 11:45:43</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B2518B2"/>
+    <w:nsid w:val="4383BB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="470EF40B"/>
+    <w:nsid w:val="462091B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F16E6E3"/>
+    <w:nsid w:val="47B166BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="551619D8"/>
+    <w:nsid w:val="7662ED45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="745C1AE3"/>
+    <w:nsid w:val="4DE9E492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>