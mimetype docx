--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F671B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F671B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F671B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A12002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A12002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A12002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 17.6.2026 12:58:33</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4383BB1B"/>
+    <w:nsid w:val="7B8DF7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462091B1"/>
+    <w:nsid w:val="655BA7C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47B166BD"/>
+    <w:nsid w:val="6D1959EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7662ED45"/>
+    <w:nsid w:val="561ABC1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DE9E492"/>
+    <w:nsid w:val="51E8FE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>