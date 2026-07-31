--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A12002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A12002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A12002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EC55B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EC55B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EC55B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 11.7.2026 2:23:37</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B8DF7B1"/>
+    <w:nsid w:val="56FDA636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="655BA7C4"/>
+    <w:nsid w:val="2392200C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D1959EE"/>
+    <w:nsid w:val="787F0961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="561ABC1A"/>
+    <w:nsid w:val="2412381E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51E8FE73"/>
+    <w:nsid w:val="294A79F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>