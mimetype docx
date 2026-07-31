--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EC55B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EC55B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EC55B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70ACB8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70ACB8DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70ACB8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 9:54:09</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56FDA636"/>
+    <w:nsid w:val="2AF1AEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2392200C"/>
+    <w:nsid w:val="13ADEDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="787F0961"/>
+    <w:nsid w:val="25080F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2412381E"/>
+    <w:nsid w:val="4C40F04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="294A79F1"/>
+    <w:nsid w:val="68F83748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>