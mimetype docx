--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70ACB8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70ACB8DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70ACB8DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D0D5E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D0D5E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D0D5E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 31.7.2026 11:25:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AF1AEA8"/>
+    <w:nsid w:val="04E769BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13ADEDE0"/>
+    <w:nsid w:val="472ECCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25080F74"/>
+    <w:nsid w:val="53B1436D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C40F04C"/>
+    <w:nsid w:val="4E9B9876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68F83748"/>
+    <w:nsid w:val="598E44E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>