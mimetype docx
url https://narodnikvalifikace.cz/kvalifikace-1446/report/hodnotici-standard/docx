--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D0D5E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D0D5E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D0D5E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27AA42F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27AA42F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27AA42F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 12:36:41</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04E769BC"/>
+    <w:nsid w:val="0FA4561D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="472ECCFD"/>
+    <w:nsid w:val="6AD55EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53B1436D"/>
+    <w:nsid w:val="6335B125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E9B9876"/>
+    <w:nsid w:val="5DDFFD77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="598E44E7"/>
+    <w:nsid w:val="1C3B4A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>