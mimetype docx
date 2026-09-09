--- v9 (2026-09-09)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27AA42F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27AA42F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27AA42F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R307659A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR307659A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR307659A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:03:47</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 20:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FA4561D"/>
+    <w:nsid w:val="68ACA6FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD55EC0"/>
+    <w:nsid w:val="73F2C605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6335B125"/>
+    <w:nsid w:val="2B792861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DDFFD77"/>
+    <w:nsid w:val="3CA1D9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C3B4A47"/>
+    <w:nsid w:val="68F6CCE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>