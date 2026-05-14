--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F6AEE3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F6AEE3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F6AEE3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28030306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28030306" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28030306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:02</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 18.4.2026 0:59:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23CF8010"/>
+    <w:nsid w:val="31C139FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CD20692"/>
+    <w:nsid w:val="25135635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E75E700"/>
+    <w:nsid w:val="7B19E9D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7609A5D9"/>
+    <w:nsid w:val="5BF0070F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AF0B2C1"/>
+    <w:nsid w:val="30E23A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>