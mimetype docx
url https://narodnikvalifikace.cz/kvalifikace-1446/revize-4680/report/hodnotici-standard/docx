--- v1 (2026-05-14)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28030306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28030306" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28030306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB0F927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB0F927" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB0F927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 14.5.2026 2:27:01</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31C139FD"/>
+    <w:nsid w:val="761A1375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25135635"/>
+    <w:nsid w:val="243A5E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B19E9D7"/>
+    <w:nsid w:val="342C576D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BF0070F"/>
+    <w:nsid w:val="6FE0249F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30E23A53"/>
+    <w:nsid w:val="09F590D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>