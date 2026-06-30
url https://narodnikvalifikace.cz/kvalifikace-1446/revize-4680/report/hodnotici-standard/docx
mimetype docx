--- v2 (2026-06-07)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB0F927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB0F927" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB0F927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BA9486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BA9486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BA9486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 7.6.2026 2:26:30</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="761A1375"/>
+    <w:nsid w:val="75B982B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="243A5E25"/>
+    <w:nsid w:val="1F55FDD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="342C576D"/>
+    <w:nsid w:val="596E7BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FE0249F"/>
+    <w:nsid w:val="51F9A840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09F590D1"/>
+    <w:nsid w:val="6BA4B7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>