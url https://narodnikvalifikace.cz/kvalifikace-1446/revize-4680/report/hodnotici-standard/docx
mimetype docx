--- v3 (2026-06-30)
+++ v4 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BA9486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BA9486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BA9486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679138F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679138F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679138F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 1:52:03</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75B982B8"/>
+    <w:nsid w:val="63168A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F55FDD6"/>
+    <w:nsid w:val="293BD3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="596E7BBF"/>
+    <w:nsid w:val="475C40A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51F9A840"/>
+    <w:nsid w:val="6098737D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BA4B7BF"/>
+    <w:nsid w:val="0AB85DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>