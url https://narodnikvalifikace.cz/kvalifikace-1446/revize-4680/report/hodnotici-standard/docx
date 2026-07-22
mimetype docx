--- v4 (2026-07-01)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679138F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679138F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679138F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A09C9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A09C9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A09C9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 1.7.2026 2:55:04</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63168A01"/>
+    <w:nsid w:val="4A11A469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="293BD3C4"/>
+    <w:nsid w:val="54D510FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="475C40A3"/>
+    <w:nsid w:val="40200198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6098737D"/>
+    <w:nsid w:val="08E17C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AB85DEC"/>
+    <w:nsid w:val="638E0425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>