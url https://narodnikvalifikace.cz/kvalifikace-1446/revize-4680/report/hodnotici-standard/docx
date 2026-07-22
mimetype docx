--- v5 (2026-07-22)
+++ v6 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A09C9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A09C9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A09C9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA5DA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA5DA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA5DA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 22:49:17</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A11A469"/>
+    <w:nsid w:val="381C2974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54D510FC"/>
+    <w:nsid w:val="6D2B7DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40200198"/>
+    <w:nsid w:val="5C096FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08E17C80"/>
+    <w:nsid w:val="493B5361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="638E0425"/>
+    <w:nsid w:val="176CB3B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>