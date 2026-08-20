--- v6 (2026-07-22)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA5DA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA5DA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA5DA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AF5193F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AF5193F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AF5193F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 22.7.2026 23:38:45</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="381C2974"/>
+    <w:nsid w:val="5B747934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D2B7DF8"/>
+    <w:nsid w:val="73BDF3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C096FBF"/>
+    <w:nsid w:val="6BA95DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="493B5361"/>
+    <w:nsid w:val="4E5F3B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="176CB3B2"/>
+    <w:nsid w:val="52AF16D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>