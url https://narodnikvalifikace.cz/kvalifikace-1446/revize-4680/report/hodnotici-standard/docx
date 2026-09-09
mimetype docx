--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AF5193F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AF5193F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AF5193F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63227B07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63227B07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63227B07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4625,51 +4625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6904,51 +6904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8591,51 +8591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9338,51 +9338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9746,84 +9746,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reportážní a dokumentární fotograf/fotografka, 20.8.2026 16:52:08</w:t>
+        <w:t>Reportážní a dokumentární fotograf/fotografka, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B747934"/>
+    <w:nsid w:val="665F3268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9909,51 +9909,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73BDF3D9"/>
+    <w:nsid w:val="6C61EDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10039,51 +10039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BA95DE5"/>
+    <w:nsid w:val="282A682C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10169,51 +10169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E5F3B7D"/>
+    <w:nsid w:val="2354682F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10299,51 +10299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52AF16D1"/>
+    <w:nsid w:val="64C5293D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>