--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E4E909A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E4E909A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E4E909A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A36D70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A36D70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A36D70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2457,905 +2457,905 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7422"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Holmanová Ivana</w:t>
+        <w:t>Hamplová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7422"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bukovno 190, 29301 Bukovno</w:t>
+        <w:t>Nová 1174/1, 78985 Mohelnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7808"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horbačová Inna</w:t>
+        <w:t>Holmanová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7808"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Bukovno 190, 29301 Bukovno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8138"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8194"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horbačová Inna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8138"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8194"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Chlumecká 527, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hvozdz Veranika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8138"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9140"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8194"/>
-[...10 lines deleted...]
-        <w:t>Hvozdz Veranika</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9196"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8138"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9140"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8194"/>
-[...10 lines deleted...]
-        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9196"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8754"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8810"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9582"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8754"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9526"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8810"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9582"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9140"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9196"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10198"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jarošová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9140"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9196"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10198"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10759"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9812"/>
-[...10 lines deleted...]
-        <w:t>Jarošová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10815"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jindrová Věra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10759"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9812"/>
-[...10 lines deleted...]
-        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10815"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10373"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11145"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10429"/>
-[...10 lines deleted...]
-        <w:t>Jindrová Věra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11201"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jung Natálie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10373"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11145"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10429"/>
-[...10 lines deleted...]
-        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11201"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10759"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11761"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10815"/>
-[...10 lines deleted...]
-        <w:t>Jung Natálie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11817"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kábrtová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10759"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11761"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10815"/>
-[...10 lines deleted...]
-        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11817"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12378"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11431"/>
-[...10 lines deleted...]
-        <w:t>Kábrtová Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12434"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kabzhanova Guldana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12378"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11431"/>
-[...10 lines deleted...]
-        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12434"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Františkánská 428/1, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11992"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12994"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12048"/>
-[...10 lines deleted...]
-        <w:t>Kabzhanova Guldana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13050"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kadlecová Dita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11992"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12994"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12048"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13050"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Koliště 649/39, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13667"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kerberová Hana</w:t>
+        <w:t>Kalová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13667"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:t>Koliště 649/39, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Kinská Kristýna</w:t>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14382"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14438"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kinská Kristýna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14382"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14438"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Dlouhá 36, 25070 Postřižín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14768"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14824"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MUDr. Klementová Oldřiška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14768"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14824"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3501,1358 +3501,1358 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosáková Tereza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kosmetická škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Benátská 1713/5, 12800 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Benátská 1713/5, 12800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28201 Vrátkov 117,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KRASOWSKI s.r.o.</w:t>
+        <w:t>Kramářová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
+        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Křesinová Lenka</w:t>
+        <w:t>KRASOWSKI s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kubecová Kateřina</w:t>
+        <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kubecová Kateřina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Mnichovická 715/12, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mezírka 748/11, 60200 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>LaMajja PRO s.r.o.</w:t>
+        <w:t>Kunzová Lucie DiS. BBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>LaMajja PRO s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za ovčínem 6, 15400 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARGARET CZ s.r.o.</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Martenková Naděžda</w:t>
+        <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
+        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>Martenková Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Thámova 402/4, 18600 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Musialová Jana</w:t>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musialová Jana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Bc. Musilová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rodov 95, 50303 Smiřice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nouzecká Ivana</w:t>
+        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4998,1358 +4998,1358 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:t>Outlá Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pechalová Kateřina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Procházková Marie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Údolní 41/10, 72529 Ostrava</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:t>Bc. Rasčektajeva Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>5. května 1142/10, 14000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Růžičková Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Rybak Alesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Míšovická 454/6, 15521 Praha</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sedláková Barbora</w:t>
+        <w:t>Salabová Eliška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedláková Barbora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Moravská 264/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písecká 2192/15, 13000 Praha</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
+        <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
+        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15318"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15374"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15374"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15318"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15374"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15374"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,1121 +6516,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sportovní 263, 25217 Tachlovice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Wastlová Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.4.2026 1:53:45</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>