--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A36D70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A36D70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A36D70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66638489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66638489" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66638489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2565,51 +2565,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8138"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8194"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horbačová Inna</w:t>
+        <w:t>Horbachová Inna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8138"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8194"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6305,51 +6305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7694,51 +7694,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 17:19:17</w:t>
+        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>