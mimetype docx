--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66638489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66638489" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66638489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60FAC0AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60FAC0AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60FAC0AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -507,1304 +507,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
-[...10 lines deleted...]
-        <w:t>Adamová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>agentura RAFAEL s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kralupská  2454, 25001 Brandýs nad Labem-Stará Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3810"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3866"/>
-[...10 lines deleted...]
-        <w:t>agentura RAFAEL s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AKADEMIE PROFESNÍHO VZDĚLÁVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3810"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3866"/>
-[...10 lines deleted...]
-        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pivovarská 273, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4426"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4482"/>
-[...10 lines deleted...]
-        <w:t>AKADEMIE PROFESNÍHO VZDĚLÁVÁNÍ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aktivní život od A do Z, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4426"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4482"/>
-[...10 lines deleted...]
-        <w:t>Pivovarská 273, 68601 Uherské Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porubská 1430, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5043"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5099"/>
-[...10 lines deleted...]
-        <w:t>Aktivní život od A do Z, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AllaBella s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5043"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5099"/>
-[...10 lines deleted...]
-        <w:t>Porubská 1430, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na hutích 581/1, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5429"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5485"/>
-[...10 lines deleted...]
-        <w:t>AllaBella s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Anděl Lišková Vlaďka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5429"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5485"/>
-[...10 lines deleted...]
-        <w:t>Na hutích 581/1, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Prachovníku 1353/3a, 74706 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5815"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5871"/>
-[...10 lines deleted...]
-        <w:t>Anděl Lišková Vlaďka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Baťhová Hedvika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5815"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5871"/>
-[...10 lines deleted...]
-        <w:t>Na Prachovníku 1353/3a, 74706 Opava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kovářovická  62, 25167 Pyšely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6431"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6487"/>
-[...10 lines deleted...]
-        <w:t>Baťhová Hedvika</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BEAUTIFULEVENING s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6431"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6487"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kovářovická  62, 25167 Pyšely</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rybná 716/24, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6817"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6873"/>
-[...10 lines deleted...]
-        <w:t>BEAUTIFULEVENING s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Beauty koncept s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6817"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6873"/>
-[...10 lines deleted...]
-        <w:t>Rybná 716/24, 11000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za valem 1497/6, 14800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7203"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7259"/>
-[...10 lines deleted...]
-        <w:t>Beauty koncept s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blažek Doubravská Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7203"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7259"/>
-[...10 lines deleted...]
-        <w:t>Za valem 1497/6, 14800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní 211, 78973 Úsov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7589"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7645"/>
-[...10 lines deleted...]
-        <w:t>Blažek Doubravská Martina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brožíková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7589"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7645"/>
-[...10 lines deleted...]
-        <w:t>Školní 211, 78973 Úsov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Luční 1250, 33401 Přeštice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7975"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8031"/>
-[...10 lines deleted...]
-        <w:t>Brožíková Lenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bunčo Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7975"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8031"/>
-[...10 lines deleted...]
-        <w:t>Luční 1250, 33401 Přeštice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Humpolecká 1566, 58001 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8360"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8416"/>
-[...10 lines deleted...]
-        <w:t>Bunčo Zuzana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8192"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CD Company s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8360"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8416"/>
-[...10 lines deleted...]
-        <w:t>Humpolecká 1566, 58001 Havlíčkův Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8192"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náměstí Míru 63/37, 56802 Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8977"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9033"/>
-[...10 lines deleted...]
-        <w:t>CD Company s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8977"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9033"/>
-[...10 lines deleted...]
-        <w:t>náměstí Míru 63/37, 56802 Svitavy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9593"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9649"/>
-[...10 lines deleted...]
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Contact Line, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9593"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9649"/>
-[...10 lines deleted...]
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10210"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10266"/>
-[...10 lines deleted...]
-        <w:t>Contact Line, o.p.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dlouhá Miklóšová Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10210"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10266"/>
-[...10 lines deleted...]
-        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okružní  672, 46303 Stráž nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10826"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10882"/>
-[...10 lines deleted...]
-        <w:t>Dlouhá Miklóšová Alena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Doleželová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10826"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10882"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Okružní  672, 46303 Stráž nad Nisou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10658"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malá trať 392, 66461 Opatovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11443"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11499"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Doleželová Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr.nek s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11443"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11499"/>
-[...10 lines deleted...]
-        <w:t>Malá trať 392, 66461 Opatovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodopská 3150/7, 14300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12059"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12115"/>
-[...10 lines deleted...]
-        <w:t>Dr.nek s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drozdova Hanna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12059"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12115"/>
-[...10 lines deleted...]
-        <w:t>Rodopská 3150/7, 14300 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Smilova 2934, 53002 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12676"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12732"/>
-[...10 lines deleted...]
-        <w:t>Drozdova Hanna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12676"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12732"/>
-[...10 lines deleted...]
-        <w:t>Smilova 2934, 53002 Pardubice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13292"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13348"/>
-[...10 lines deleted...]
-        <w:t>DTO CZ, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13292"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13348"/>
-[...10 lines deleted...]
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13909"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13965"/>
-[...10 lines deleted...]
-        <w:t>Dürichová Elena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eridová Vítězslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13909"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13965"/>
-[...10 lines deleted...]
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14581"/>
-[...10 lines deleted...]
-        <w:t>Eridová Vítězslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14357"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14581"/>
-[...10 lines deleted...]
-        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14357"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15142"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15198"/>
-[...10 lines deleted...]
-        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>European Beauty Distribution a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15142"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15198"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1950,1412 +1950,1412 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>European Beauty Distribution a.s.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Faltová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Türkova 828/20, 14900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nám. Přemysla Otakara II. 39/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3356"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Faltová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3412"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Firytová Kliková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3356"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>nám. Přemysla Otakara II. 39/10, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3412"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štětínská 367/9, 18100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3742"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3798"/>
-[...10 lines deleted...]
-        <w:t>Ing. Firytová Kliková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3798"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fišerová Eliška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3742"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3798"/>
-[...10 lines deleted...]
-        <w:t>Štětínská 367/9, 18100 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3798"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Františka Veselého  618/32, 43511 Lom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4128"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4359"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4184"/>
-[...10 lines deleted...]
-        <w:t>Fišerová Eliška</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4415"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fleišer Veronika Nicolette</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4128"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4359"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4184"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Františka Veselého  618/32, 43511 Lom</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4415"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4744"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4800"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fleišer Veronika Nicolette</w:t>
+        <w:t>Foxy Vibe s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4744"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4800"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
+        <w:t>Zenklova 24/54, 18000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5130"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5130"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5186"/>
-[...10 lines deleted...]
-        <w:t>Foxy Vibe s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5186"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gavendová Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5130"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5130"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5186"/>
-[...10 lines deleted...]
-        <w:t>Zenklova 24/54, 18000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5186"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dieselova 111/10, 10900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5516"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5747"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5572"/>
-[...10 lines deleted...]
-        <w:t>Gavendová Zuzana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5803"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5516"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5747"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5572"/>
-[...10 lines deleted...]
-        <w:t>Dieselova 111/10, 10900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5803"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6133"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6189"/>
-[...10 lines deleted...]
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6133"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6189"/>
-[...10 lines deleted...]
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6749"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6805"/>
-[...10 lines deleted...]
-        <w:t>Habrová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hamplová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6749"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6805"/>
-[...10 lines deleted...]
-        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nová 1174/1, 78985 Mohelnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7422"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hamplová Lucie</w:t>
+        <w:t>Horbachová Inna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7422"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nová 1174/1, 78985 Mohelnice</w:t>
+        <w:t>Chlumecká 527, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7752"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7808"/>
-[...10 lines deleted...]
-        <w:t>Holmanová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7808"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hvozdz Veranika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7752"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7808"/>
-[...10 lines deleted...]
-        <w:t>Bukovno 190, 29301 Bukovno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7808"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8138"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8194"/>
-[...10 lines deleted...]
-        <w:t>Horbachová Inna</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8424"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8138"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8194"/>
-[...10 lines deleted...]
-        <w:t>Chlumecká 527, 19800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8424"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8523"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8754"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8579"/>
-[...10 lines deleted...]
-        <w:t>Hvozdz Veranika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8810"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8523"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8754"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8579"/>
-[...10 lines deleted...]
-        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8810"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9140"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9196"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jarošová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9140"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9196"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9526"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9582"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jindrová Věra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9526"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9582"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10142"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10373"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10198"/>
-[...10 lines deleted...]
-        <w:t>Jarošová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10429"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jung Natálie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10142"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10373"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10198"/>
-[...10 lines deleted...]
-        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10429"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10759"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10815"/>
-[...10 lines deleted...]
-        <w:t>Jindrová Věra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kábrtová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10759"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10815"/>
-[...10 lines deleted...]
-        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11145"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11201"/>
-[...10 lines deleted...]
-        <w:t>Jung Natálie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11662"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kabzhanova Guldana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11145"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11201"/>
-[...10 lines deleted...]
-        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11662"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Františkánská 428/1, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11761"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11817"/>
-[...10 lines deleted...]
-        <w:t>Kábrtová Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kadlecová Dita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11761"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11817"/>
-[...10 lines deleted...]
-        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12378"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12839"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12434"/>
-[...10 lines deleted...]
-        <w:t>Kabzhanova Guldana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kalová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12378"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12839"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12434"/>
-[...10 lines deleted...]
-        <w:t>Františkánská 428/1, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koliště 649/39, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12994"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13225"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13050"/>
-[...10 lines deleted...]
-        <w:t>Kadlecová Dita</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13281"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12994"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13225"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13050"/>
-[...10 lines deleted...]
-        <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13281"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13667"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kalová Petra</w:t>
+        <w:t>Bc. Kinská Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13667"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koliště 649/39, 60200 Brno</w:t>
+        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MUDr. Klementová Oldřiška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14382"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14613"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14438"/>
-[...10 lines deleted...]
-        <w:t>Bc. Kinská Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14669"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosáková Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14382"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14613"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14438"/>
-[...10 lines deleted...]
-        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14669"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14768"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14824"/>
-[...10 lines deleted...]
-        <w:t>MUDr. Klementová Oldřiška</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetická škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14768"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14824"/>
-[...10 lines deleted...]
-        <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3522,1337 +3522,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosáková Tereza</w:t>
+        <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetická škola s.r.o.</w:t>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Benátská 1713/5, 12800 Praha</w:t>
+        <w:t>28201 Vrátkov 117,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:t>Kramářová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Košařová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KRASOWSKI s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Kramářová Marcela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>KRASOWSKI s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kubecová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Křesinová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kubecová Kateřina</w:t>
+        <w:t>Kunzová Lucie DiS. BBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
+        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Kučerová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>LaMajja PRO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Kunzová Lucie DiS. BBA</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>LaMajja PRO s.r.o.</w:t>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
-[...10 lines deleted...]
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>MANOV s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Martenková Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>MARGARET CZ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Martenková Naděžda</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Matějková Ludmila</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musialová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Musilová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodov 95, 50303 Smiřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Musialová Jana</w:t>
+        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
+        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Musilová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Rodov 95, 50303 Smiřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
-[...10 lines deleted...]
-        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15542"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
-[...10 lines deleted...]
-        <w:t>Nouzecká Ivana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15542"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
-[...10 lines deleted...]
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,1337 +5019,1283 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>Outlá Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Oherová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Outlá Klára</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Pechalová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>PROINSTITUTE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Příkop 843/4, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Rasčektajeva Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Bc. Rasčektajeva Anna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Romana Tvarůžková s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>5. května 1142/10, 14000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Bronislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Okružní 905, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Lucie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Rybak Alesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míšovická 454/6, 15521 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Ing. Rybak Alesia</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salabová Eliška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Salabová Eliška</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedláková Barbora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Moravská 264/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>Sedláková Barbora</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>Moravská 264/10, 79601 Prostějov</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Singh Ziganshina Diana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Písecká 2192/15, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Stašová Alice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13138"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13138"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Strážnická Jiřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13755"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13755"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14085"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14141"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14371"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14085"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14141"/>
-[...10 lines deleted...]
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14371"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14701"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14757"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14988"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14701"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14757"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14988"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6494,1251 +6440,1251 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Ševčíková Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Štetinová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Ing. Tesařová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>The Brands s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Turečková Marie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Polešovice 144, 68737 Polešovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vobroučková Martina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Výboch Ivo</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Horní 929/28, 79401 Krnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Wastlová Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>Bc. Wastlová Eva</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
-[...10 lines deleted...]
-        <w:t>Bc. Zámostná Romana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
         <w:rPr>
-          <w:rStyle w:val="C16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C16"/>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 27.5.2026 23:58:15</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>