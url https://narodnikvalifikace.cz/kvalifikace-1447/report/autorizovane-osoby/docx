--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60FAC0AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60FAC0AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60FAC0AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33B7E77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33B7E77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33B7E77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5862,440 +5862,494 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Sedláková Barbora</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Moravská 264/10, 79601 Prostějov</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Singh Ziganshina Diana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Písecká 2192/15, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Stašová Alice</w:t>
+        <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
+        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13138"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážnická Jiřina</w:t>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13138"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14371"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14371"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14988"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14988"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15548"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15604"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15548"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15604"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6440,1251 +6494,1089 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Ševčíková Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Štetinová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Ing. Tesařová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>The Brands s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Turečková Marie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Polešovice 144, 68737 Polešovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vobroučková Martina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Výboch Ivo</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...215 lines deleted...]
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 9:12:51</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>