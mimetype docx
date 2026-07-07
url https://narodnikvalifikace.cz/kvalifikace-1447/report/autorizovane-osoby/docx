--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33B7E77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33B7E77A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33B7E77A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FCD55ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FCD55ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FCD55ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6305,51 +6305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7532,51 +7532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 11:05:29</w:t>
+        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>