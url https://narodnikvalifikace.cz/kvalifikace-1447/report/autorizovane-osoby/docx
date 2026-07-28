--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FCD55ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FCD55ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FCD55ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R403E46E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR403E46E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR403E46E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -885,926 +885,980 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rybná 716/24, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BEAUTY EMPIRE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Valentince 362/7, 15000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Beauty koncept s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6979"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7035"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za valem 1497/6, 14800 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7364"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7420"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blažek Doubravská Martina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7364"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
-[...10 lines deleted...]
-        <w:t>Za valem 1497/6, 14800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7420"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní 211, 78973 Úsov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6804"/>
-[...10 lines deleted...]
-        <w:t>Blažek Doubravská Martina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7806"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brožíková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6804"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7806"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Luční 1250, 33401 Přeštice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Humpolecká 1566, 58001 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8192"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CD Company s.r.o.</w:t>
+        <w:t>Bunčo Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8192"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>náměstí Míru 63/37, 56802 Svitavy</w:t>
+        <w:t>Humpolecká 1566, 58001 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:t>CD Company s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:t>náměstí Míru 63/37, 56802 Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Contact Line, o.p.s.</w:t>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlouhá Miklóšová Alena</w:t>
+        <w:t>Contact Line, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Okružní  672, 46303 Stráž nad Nisou</w:t>
+        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Doleželová Michaela</w:t>
+        <w:t>Dlouhá Miklóšová Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10658"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malá trať 392, 66461 Opatovice</w:t>
+        <w:t xml:space="preserve">Okružní  672, 46303 Stráž nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dr.nek s.r.o.</w:t>
+        <w:t>Mgr. Doleželová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodopská 3150/7, 14300 Praha</w:t>
+        <w:t>Malá trať 392, 66461 Opatovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drozdova Hanna</w:t>
+        <w:t>Dr.nek s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Smilova 2934, 53002 Pardubice</w:t>
+        <w:t>Rodopská 3150/7, 14300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>DTO CZ, s.r.o.</w:t>
+        <w:t>Drozdova Hanna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:t>Smilova 2934, 53002 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dürichová Elena</w:t>
+        <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Eridová Vítězslava</w:t>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14357"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+        <w:t>Eridová Vítězslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14357"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14918"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14918"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15534"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15590"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>European Beauty Distribution a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15534"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15590"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1949,1413 +2003,1413 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Faltová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nám. Přemysla Otakara II. 39/10, 37001 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3356"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Faltová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3412"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Firytová Kliková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3356"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>nám. Přemysla Otakara II. 39/10, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3412"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štětínská 367/9, 18100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3356"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3412"/>
-[...10 lines deleted...]
-        <w:t>Ing. Firytová Kliková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3798"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fišerová Eliška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3356"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3412"/>
-[...10 lines deleted...]
-        <w:t>Štětínská 367/9, 18100 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3798"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Františka Veselého  618/32, 43511 Lom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3742"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4359"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3798"/>
-[...10 lines deleted...]
-        <w:t>Fišerová Eliška</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4415"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fleišer Veronika Nicolette</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3742"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4359"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3798"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Františka Veselého  618/32, 43511 Lom</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4415"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4359"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4744"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4415"/>
-[...10 lines deleted...]
-        <w:t>Fleišer Veronika Nicolette</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4800"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Foxy Vibe s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4359"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4744"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4415"/>
-[...10 lines deleted...]
-        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4800"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zenklova 24/54, 18000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4744"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5130"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4800"/>
-[...10 lines deleted...]
-        <w:t>Foxy Vibe s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5186"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gavendová Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4744"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5130"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4800"/>
-[...10 lines deleted...]
-        <w:t>Zenklova 24/54, 18000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5186"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dieselova 111/10, 10900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5130"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5747"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5186"/>
-[...10 lines deleted...]
-        <w:t>Gavendová Zuzana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5803"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5130"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5747"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5186"/>
-[...10 lines deleted...]
-        <w:t>Dieselova 111/10, 10900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5803"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5747"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5803"/>
-[...10 lines deleted...]
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5747"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5803"/>
-[...10 lines deleted...]
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6363"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6419"/>
-[...10 lines deleted...]
-        <w:t>Habrová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hamplová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6363"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6419"/>
-[...10 lines deleted...]
-        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nová 1174/1, 78985 Mohelnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6980"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7036"/>
-[...10 lines deleted...]
-        <w:t>Hamplová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7422"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horbachová Inna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6980"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7036"/>
-[...10 lines deleted...]
-        <w:t>Nová 1174/1, 78985 Mohelnice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7422"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chlumecká 527, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7366"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7422"/>
-[...10 lines deleted...]
-        <w:t>Horbachová Inna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7808"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hvozdz Veranika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7366"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7752"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7422"/>
-[...10 lines deleted...]
-        <w:t>Chlumecká 527, 19800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7808"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7752"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7808"/>
-[...10 lines deleted...]
-        <w:t>Hvozdz Veranika</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8424"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7752"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7808"/>
-[...10 lines deleted...]
-        <w:t>Rostislavovo náměstí 154/33, 61200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8424"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8368"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8754"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8424"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8810"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8368"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8754"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8424"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8810"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8754"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8810"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jarošová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8754"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8810"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9371"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9427"/>
-[...10 lines deleted...]
-        <w:t>Jarošová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jindrová Věra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9371"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9427"/>
-[...10 lines deleted...]
-        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9987"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10373"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10043"/>
-[...10 lines deleted...]
-        <w:t>Jindrová Věra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10429"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jung Natálie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9987"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10373"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10043"/>
-[...10 lines deleted...]
-        <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10429"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10373"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10429"/>
-[...10 lines deleted...]
-        <w:t>Jung Natálie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kábrtová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10373"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10429"/>
-[...10 lines deleted...]
-        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11045"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11045"/>
-[...10 lines deleted...]
-        <w:t>Kábrtová Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11662"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kabzhanova Guldana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11045"/>
-[...10 lines deleted...]
-        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11662"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Františkánská 428/1, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11606"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11662"/>
-[...10 lines deleted...]
-        <w:t>Kabzhanova Guldana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12278"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kadlecová Dita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11606"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11662"/>
-[...10 lines deleted...]
-        <w:t>Františkánská 428/1, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12278"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12222"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12839"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12278"/>
-[...10 lines deleted...]
-        <w:t>Kadlecová Dita</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kala Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12222"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12839"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12278"/>
-[...10 lines deleted...]
-        <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koliště 649/39, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12839"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13225"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12895"/>
-[...10 lines deleted...]
-        <w:t>Kalová Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13281"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12839"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13225"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12895"/>
-[...10 lines deleted...]
-        <w:t>Koliště 649/39, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13281"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13225"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13281"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13667"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kinská Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13225"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13281"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13667"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13611"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13667"/>
-[...10 lines deleted...]
-        <w:t>Bc. Kinská Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MUDr. Klementová Oldřiška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13611"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13667"/>
-[...10 lines deleted...]
-        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14613"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
-[...10 lines deleted...]
-        <w:t>MUDr. Klementová Oldřiška</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14669"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosáková Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14613"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
-[...10 lines deleted...]
-        <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14669"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14613"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14669"/>
-[...10 lines deleted...]
-        <w:t>Kosáková Tereza</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetická škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14613"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14669"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15286"/>
         <w:rPr>
-          <w:rStyle w:val="C16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C16"/>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3500,1359 +3554,1305 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28201 Vrátkov 117,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Košařová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kramářová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Kramářová Marcela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KRASOWSKI s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>KRASOWSKI s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krůtová Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke Koupališti 132, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kubecová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mnichovická 715/12, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kunzová Lucie DiS. BBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>LaMajja PRO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Martenková Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Musialová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Bc. Musilová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rodov 95, 50303 Smiřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,1337 +5019,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Outlá Klára</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Outlá Klára</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Údolní 41/10, 72529 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Rasčektajeva Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Romana Tvarůžková s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Růžičková Lucie</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Rybak Alesia</w:t>
+        <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Salabová Eliška</w:t>
+        <w:t>Růžičková Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Rybak Alesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salabová Eliška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13082"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13138"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13082"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13138"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13699"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13755"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13699"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13755"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14315"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14371"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15374"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14315"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14371"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15374"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,1067 +6516,1121 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Výhledech 830, 25216 Nučice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Bc. Zámostná Romana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.7.2026 12:22:34</w:t>
+        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>