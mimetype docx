--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R403E46E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR403E46E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR403E46E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F901D89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F901D89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F901D89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3879,980 +3879,1034 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Kubecová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Kučerová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kunzová Lucie DiS. BBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kunzová Lucie DiS. BBA</w:t>
+        <w:t>LaMajja PRO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
+        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>LaMajja PRO s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARGARET CZ s.r.o.</w:t>
+        <w:t>Martenková Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
+        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Martenková Naděžda</w:t>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:t>Musialová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+        <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Musialová Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Musilová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodov 95, 50303 Smiřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bc. Musilová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Rodov 95, 50303 Smiřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nouzecká Ivana</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15542"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15542"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4997,1359 +5051,1359 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Outlá Klára</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Oherová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Outlá Klára</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Pechalová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>PROINSTITUTE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Rasčektajeva Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Příkop 843/4, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Romana Tvarůžková s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Bc. Rasčektajeva Anna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>5. května 1142/10, 14000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Romana Tvarůžková s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Rybak Alesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míšovická 454/6, 15521 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Bronislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salabová Eliška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Okružní 905, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Lucie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Ing. Rybak Alesia</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Salabová Eliška</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Singh Ziganshina Diana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13138"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13082"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Písecká 2192/15, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13138"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Stašová Alice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13755"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13699"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13755"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Strážnická Jiřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14371"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14371"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14085"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14141"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14988"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14085"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14141"/>
-[...10 lines deleted...]
-        <w:t>Bydlinského 2859, 39002 Tábor</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14988"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14701"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15548"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14757"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15604"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14701"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15548"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14757"/>
-[...64 lines deleted...]
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15604"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6494,1143 +6548,1089 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Ševčíková Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
-[...10 lines deleted...]
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Štetinová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Ing. Tesařová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Urminská Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>The Brands s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Turečková Marie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
-[...10 lines deleted...]
-        <w:t>Polešovice 144, 68737 Polešovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vobroučková Martina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Výboch Ivo</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...107 lines deleted...]
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.7.2026 19:20:02</w:t>
+        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>