--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F901D89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F901D89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F901D89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56575A44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56575A44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56575A44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2727,689 +2727,689 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9427"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jarošová Kateřina</w:t>
+        <w:t>Mgr. Ismani Annamarie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9371"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9427"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">náměstí Dr. E. Beneše  555/6, 70200 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9987"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jarošová Kateřina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9987"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10043"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10604"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10660"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jindrová Věra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10604"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10660"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Ráji 1671/22, 30100 Plzeň</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11045"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kábrtová Petra</w:t>
+        <w:t>Jung Natálie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11045"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
+        <w:t>Oranžová 215, 25219 Chrášťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11662"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kabzhanova Guldana</w:t>
+        <w:t>Kábrtová Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11606"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11662"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Františkánská 428/1, 60200 Brno</w:t>
+        <w:t>Jedličkova 1416/43, 28922 Lysá nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadlecová Dita</w:t>
+        <w:t>Kabzhanova Guldana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12278"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Františkánská 428/1, 60200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12839"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kadlecová Dita</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12839"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>sídl. 9. května 706, 37806 Suchdol nad Lužnicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13455"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kafarová Denisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13455"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Wolkerova 1750, 35801 Kraslice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12839"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14072"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12895"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14128"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kala Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12839"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14072"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12895"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14128"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koliště 649/39, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13225"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14458"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13281"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14514"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13225"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14458"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13281"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14514"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13611"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13667"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14900"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Kinská Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13611"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13667"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14900"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dlouhá 36, 25070 Postřižín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13997"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14053"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MUDr. Klementová Oldřiška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13997"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15230"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14053"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezvalova 1293/2a, 77900 Olomouc</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3576,1337 +3576,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:t>Kosáková Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košařová Ivana</w:t>
+        <w:t>Kosmetická škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:t>Benátská 1713/5, 12800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kramářová Marcela</w:t>
+        <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28201 Vrátkov 117,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kramářová Marcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>KRASOWSKI s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krůtová Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ke Koupališti 132, 33011 Třemošná</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kunzová Lucie DiS. BBA</w:t>
+        <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kučerová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kunzová Lucie DiS. BBA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:t>LaMajja PRO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mamatattooprague s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Martenková Naděžda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Riegrova 1422/14b, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:t>RNDr. Michlová Magdalena Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Pod Lesem 443, 25246 Vrané nad Vltavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Rodov 95, 50303 Smiřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+        <w:t>Musialová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Bohuslavice nad Vláří 107, 76321 Bohuslavice nad Vláří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bc. Musilová Kateřina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodov 95, 50303 Smiřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5073,1337 +5073,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Outlá Klára</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Outlá Klára</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Podvinný mlýn 2281/10, 19000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Údolní 41/10, 72529 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Rasčektajeva Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Romana Tvarůžková s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Růžičková Lucie</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+        <w:t>Mostecká 2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Rybak Alesia</w:t>
+        <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Salabová Eliška</w:t>
+        <w:t>Růžičková Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Zámostí 19, 28934 Rožďalovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Rybak Alesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salabová Eliška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na Úbočí  5404/43, 46605 Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12466"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12522"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strážnická Jiřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12466"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12522"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Svat. Čecha 2302, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13082"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13138"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola a střední odborné učiliště HEUREKA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13082"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14085"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13138"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14141"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bydlinského 2859, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13699"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13755"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13699"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14701"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13755"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14757"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14315"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14371"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15374"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14315"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15318"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14371"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15374"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,1067 +6570,1175 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Výhledech 830, 25216 Nučice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školící centrum Teint s.r.o.</w:t>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Školící centrum Teint s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dobrovského  1762/22, 27601 Mělník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Tesařová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fryčovice 677, 73945 Fryčovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Turečková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10666"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Polešovice 144, 68737 Polešovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Urminská Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mnichovická 715/12, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12229"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12285"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12229"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12285"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 20.8.2026 11:42:52</w:t>
+        <w:t>Kosmetik/kosmetička, 9.9.2026 19:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>