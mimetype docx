--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AB53248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AB53248" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AB53248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75CB49DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75CB49DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75CB49DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A4FC866"/>
+    <w:nsid w:val="6D729840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52ABFF7E"/>
+    <w:nsid w:val="6EB169EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4315C7DA"/>
+    <w:nsid w:val="0078C3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="700FCB20"/>
+    <w:nsid w:val="69843207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A1779F5"/>
+    <w:nsid w:val="5E1CEA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>