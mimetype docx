--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75CB49DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75CB49DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75CB49DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6CDC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6CDC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6CDC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 18:10:42</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D729840"/>
+    <w:nsid w:val="5EEB903B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EB169EC"/>
+    <w:nsid w:val="3E8334F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0078C3B0"/>
+    <w:nsid w:val="54619FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69843207"/>
+    <w:nsid w:val="44C41F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E1CEA34"/>
+    <w:nsid w:val="0EFFE280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>