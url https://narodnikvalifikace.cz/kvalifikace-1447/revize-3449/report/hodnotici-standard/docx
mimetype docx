--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6CDC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6CDC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6CDC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6857E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6857E05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6857E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 2:09:03</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EEB903B"/>
+    <w:nsid w:val="3C66FE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E8334F9"/>
+    <w:nsid w:val="6A36B9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54619FCB"/>
+    <w:nsid w:val="26AA59AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44C41F7A"/>
+    <w:nsid w:val="3332C1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0EFFE280"/>
+    <w:nsid w:val="791FEE6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>