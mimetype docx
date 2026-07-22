--- v3 (2026-06-17)
+++ v4 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6857E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6857E05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6857E05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C196BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C196BC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C196BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 12:49:33</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C66FE5C"/>
+    <w:nsid w:val="49458BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A36B9BC"/>
+    <w:nsid w:val="294C8FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26AA59AF"/>
+    <w:nsid w:val="121F6439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3332C1A3"/>
+    <w:nsid w:val="1DED13C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="791FEE6F"/>
+    <w:nsid w:val="278E4300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>