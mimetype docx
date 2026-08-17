--- v4 (2026-07-22)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C196BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C196BC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C196BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R313392DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR313392DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR313392DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 20:48:34</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49458BFE"/>
+    <w:nsid w:val="36300A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294C8FCB"/>
+    <w:nsid w:val="400A105C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="121F6439"/>
+    <w:nsid w:val="23D652AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DED13C1"/>
+    <w:nsid w:val="6790186E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="278E4300"/>
+    <w:nsid w:val="054CA6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>