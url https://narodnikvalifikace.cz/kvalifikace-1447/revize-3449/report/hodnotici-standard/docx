--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R313392DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR313392DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR313392DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46DF86B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46DF86B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46DF86B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23977,51 +23977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 18:18:47</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 7:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36300A45"/>
+    <w:nsid w:val="3FE4B48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="400A105C"/>
+    <w:nsid w:val="66FE4EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23D652AE"/>
+    <w:nsid w:val="6B66717B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6790186E"/>
+    <w:nsid w:val="60E2AA2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="054CA6F5"/>
+    <w:nsid w:val="2FE010A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>