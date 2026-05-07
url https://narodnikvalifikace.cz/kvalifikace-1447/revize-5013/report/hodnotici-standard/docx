--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79CAF389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79CAF389" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79CAF389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48AF6928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48AF6928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48AF6928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 16.4.2026 21:26:25</w:t>
+        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DE23A63"/>
+    <w:nsid w:val="0507634A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6337A1F0"/>
+    <w:nsid w:val="289FFAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4662F822"/>
+    <w:nsid w:val="592902F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43CA4C21"/>
+    <w:nsid w:val="3A7B9B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C47C3E9"/>
+    <w:nsid w:val="2450CDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>