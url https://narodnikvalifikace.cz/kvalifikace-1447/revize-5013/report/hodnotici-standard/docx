--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48AF6928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48AF6928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48AF6928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A354F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A354F82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A354F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 7.5.2026 19:03:26</w:t>
+        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0507634A"/>
+    <w:nsid w:val="6402620D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="289FFAFD"/>
+    <w:nsid w:val="14EEDB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="592902F0"/>
+    <w:nsid w:val="24B51EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A7B9B28"/>
+    <w:nsid w:val="58CDA603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2450CDFD"/>
+    <w:nsid w:val="7DB650E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>