--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A354F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A354F82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A354F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32C959FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32C959FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32C959FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 28.5.2026 5:20:57</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6402620D"/>
+    <w:nsid w:val="6A822CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14EEDB55"/>
+    <w:nsid w:val="04AB302F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24B51EC5"/>
+    <w:nsid w:val="05F6D932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CDA603"/>
+    <w:nsid w:val="10230D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DB650E8"/>
+    <w:nsid w:val="57A90794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>