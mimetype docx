--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32C959FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32C959FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32C959FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D31EF3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D31EF3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D31EF3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 14:24:54</w:t>
+        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A822CC6"/>
+    <w:nsid w:val="5A15BB65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04AB302F"/>
+    <w:nsid w:val="53AA656E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05F6D932"/>
+    <w:nsid w:val="2BCF6DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10230D71"/>
+    <w:nsid w:val="4F14A6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57A90794"/>
+    <w:nsid w:val="25F541EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>