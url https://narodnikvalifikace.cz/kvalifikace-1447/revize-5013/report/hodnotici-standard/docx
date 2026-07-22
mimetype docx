--- v4 (2026-06-17)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D31EF3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D31EF3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D31EF3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE5CB9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE5CB9AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE5CB9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.6.2026 16:13:38</w:t>
+        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A15BB65"/>
+    <w:nsid w:val="0B0BB842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53AA656E"/>
+    <w:nsid w:val="186D6517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BCF6DFB"/>
+    <w:nsid w:val="3A141015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F14A6EC"/>
+    <w:nsid w:val="5161C478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25F541EA"/>
+    <w:nsid w:val="592A30C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>