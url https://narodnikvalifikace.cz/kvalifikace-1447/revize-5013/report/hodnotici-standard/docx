--- v5 (2026-07-22)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE5CB9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE5CB9AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE5CB9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D5571E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D5571E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D5571E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:04</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 22.7.2026 22:18:05</w:t>
+        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B0BB842"/>
+    <w:nsid w:val="370B0098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="186D6517"/>
+    <w:nsid w:val="14D383E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A141015"/>
+    <w:nsid w:val="1F935D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5161C478"/>
+    <w:nsid w:val="6EB02096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="592A30C7"/>
+    <w:nsid w:val="3CC4B989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>