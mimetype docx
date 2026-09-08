--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D5571E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D5571E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D5571E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D2F4E1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D2F4E1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D2F4E1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 17.8.2026 19:14:51</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="370B0098"/>
+    <w:nsid w:val="6E50AFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D383E4"/>
+    <w:nsid w:val="1D05CC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F935D80"/>
+    <w:nsid w:val="6CC27CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EB02096"/>
+    <w:nsid w:val="5784CFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CC4B989"/>
+    <w:nsid w:val="6039042A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>