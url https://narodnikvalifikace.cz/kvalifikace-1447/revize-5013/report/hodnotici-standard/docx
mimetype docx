--- v7 (2026-09-08)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D2F4E1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D2F4E1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D2F4E1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E0AD2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E0AD2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E0AD2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3984,51 +3984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6608,51 +6608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,51 +7599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16287,51 +16287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20621,51 +20621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,51 +21437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23894,51 +23894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24124,51 +24124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24709,84 +24709,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetik/kosmetička, 8.9.2026 8:48:21</w:t>
+        <w:t>Kosmetik/kosmetička, 8.9.2026 9:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E50AFA4"/>
+    <w:nsid w:val="4767191A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24872,51 +24872,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D05CC6F"/>
+    <w:nsid w:val="3A45F51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25002,51 +25002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CC27CCF"/>
+    <w:nsid w:val="7288F8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25132,51 +25132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5784CFE3"/>
+    <w:nsid w:val="00E6CEF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25262,51 +25262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6039042A"/>
+    <w:nsid w:val="05F08D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>