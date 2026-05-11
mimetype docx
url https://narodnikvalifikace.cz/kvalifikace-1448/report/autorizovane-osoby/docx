--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D8893EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D8893EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D8893EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712DD582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712DD582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712DD582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mokrá IV 333, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2112,1304 +2112,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jurčíková Jaroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výrava 1, 50303 Výrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jursová Hana</w:t>
+        <w:t>Jurčíková Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
+        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kalinová Ivana</w:t>
+        <w:t>Jursová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kalinová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Klimková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puškinova 414, 46008 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Ing. Klimková Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kopciová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jenišov 27, 36001 Jenišov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:t>Korčáková Bohumíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28201 Vrátkov 117,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Lasicová Vladimíra</w:t>
+        <w:t>Krásová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lasicová Vladimíra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10149"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10205"/>
-[...10 lines deleted...]
-        <w:t>Malíková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10149"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10205"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povltavská 21, 25067 Klecany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Helena</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>Matějková Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
-[...10 lines deleted...]
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Němečková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
-[...10 lines deleted...]
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Bc. Němečková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,1304 +3555,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Ondřejová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petev Tsonyu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Petev Tsonyu</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Reutska Svitlana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Růžková Stanislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Slováková Jolana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Slováková Jolana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stiborová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Stiborová Monika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Suvorova Mariya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Bc. Suvorova Mariya</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sychak Maryna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Višňová 827/2, 66448 Moravany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,743 +5019,851 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šefrová Radka</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šefrová Radka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Šteiner Hrtánková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tesařová Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Třebčín 162, 78342 Lutín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unique Style s.r.o.</w:t>
+        <w:t>Tulkubaeva Adel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Volutová 2521/18, 15800 Praha</w:t>
+        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vilčeková Andrea</w:t>
+        <w:t>Unique Style s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
+        <w:t>Volutová 2521/18, 15800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Vinklátová Lucie</w:t>
+        <w:t>Vilčeková Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrabcová Lenka</w:t>
+        <w:t>Bc. Vinklátová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
+        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
+        <w:t>Vrabcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vyletová Veronika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zharova Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>