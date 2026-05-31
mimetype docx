--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712DD582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712DD582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712DD582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA07C2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA07C2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA07C2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mokrá IV 333, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Višňová 827/2, 66448 Moravany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,51 +5819,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:49:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>