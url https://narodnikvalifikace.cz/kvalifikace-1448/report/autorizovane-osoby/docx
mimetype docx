--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA07C2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA07C2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA07C2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R769F3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR769F3932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR769F3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -831,1034 +831,1034 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za valem 1497/6, 14800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
-[...10 lines deleted...]
-        <w:t>Blažek Doubravská Martina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buštíková Silvie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
-[...10 lines deleted...]
-        <w:t>Školní 211, 78973 Úsov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svatoplukova 1207, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
-[...10 lines deleted...]
-        <w:t>Buštíková Silvie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
-[...10 lines deleted...]
-        <w:t>Svatoplukova 1207, 73801 Frýdek-Místek</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
-[...10 lines deleted...]
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Contact Line, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6979"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7035"/>
-[...10 lines deleted...]
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
-[...10 lines deleted...]
-        <w:t>Contact Line, o.p.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Červíková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
-[...10 lines deleted...]
-        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lužická 3589/16c, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
-[...10 lines deleted...]
-        <w:t>Červíková Lenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
-[...10 lines deleted...]
-        <w:t>Lužická 3589/16c, 40011 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
-[...10 lines deleted...]
-        <w:t>DTO CZ, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dudáková Renáta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
-[...10 lines deleted...]
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na Malé Straně  170, 25726 Divišov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
-[...10 lines deleted...]
-        <w:t>Dudáková Renáta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Na Malé Straně  170, 25726 Divišov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
-[...10 lines deleted...]
-        <w:t>Dürichová Elena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
-[...10 lines deleted...]
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
-[...10 lines deleted...]
-        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>European Beauty Distribution a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Türkova 828/20, 14900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>European Beauty Distribution a.s.</w:t>
+        <w:t>Ing. Firytová Kliková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Türkova 828/20, 14900 Praha</w:t>
+        <w:t>Štětínská 367/9, 18100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Firytová Kliková Petra</w:t>
+        <w:t>Gajdošová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štětínská 367/9, 18100 Praha</w:t>
+        <w:t>Dolní Nivy 2, 35601 Dolní Nivy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
-[...10 lines deleted...]
-        <w:t>Gajdošová Jana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gálová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
-[...10 lines deleted...]
-        <w:t>Dolní Nivy 2, 35601 Dolní Nivy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Gálová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
-[...10 lines deleted...]
-        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
-[...10 lines deleted...]
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
-[...10 lines deleted...]
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
-[...10 lines deleted...]
-        <w:t>Habrová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heinová Zdeňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
-[...10 lines deleted...]
-        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imrychova 982/5, 14300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14357"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Heinová Zdeňka</w:t>
+        <w:t>Hlaváčková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14301"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14357"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Imrychova 982/5, 14300 Praha</w:t>
+        <w:t xml:space="preserve">Luční  271, 43111 Otvice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlaváčková Jana</w:t>
+        <w:t>Mgr. Hubinková Zdenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Luční  271, 43111 Otvice</w:t>
+        <w:t>Mokrá IV 333, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Hubinková Zdenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hübnerová Yvona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
-[...10 lines deleted...]
-        <w:t>Mokrá IV 333, 76001 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,1412 +2004,1412 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Hübnerová Yvona</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jurčíková Jaroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrava 1, 50303 Výrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Jurčíková Jaroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jurčíková Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Výrava 1, 50303 Výrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jurčíková Monika</w:t>
+        <w:t>Jursová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
+        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jursová Hana</w:t>
+        <w:t>Kalinová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
+        <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Kalinová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Klimková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puškinova 414, 46008 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Ing. Klimková Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kopciová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Puškinova 414, 46008 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jenišov 27, 36001 Jenišov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
-[...10 lines deleted...]
-        <w:t>Kopciová Radka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6967"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Korčáková Bohumíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
-[...10 lines deleted...]
-        <w:t>Jenišov 27, 36001 Jenišov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6967"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korčáková Bohumíra</w:t>
+        <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
-[...10 lines deleted...]
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
-[...10 lines deleted...]
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28201 Vrátkov 117,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Košařová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8586"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krásová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8586"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krásová Veronika</w:t>
+        <w:t>Mgr. Lasicová Vladimíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
+        <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lasicová Vladimíra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10205"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10205"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Malíková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Povltavská 21, 25067 Klecany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>Malková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11207"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>Povltavská 21, 25067 Klecany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11207"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Matějková Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Helena</w:t>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Matějková Ludmila</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Němečková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
-[...10 lines deleted...]
-        <w:t>Bc. Němečková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
-[...10 lines deleted...]
-        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
-[...10 lines deleted...]
-        <w:t>Nouzecká Ivana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
-[...10 lines deleted...]
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,1304 +3555,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Oherová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ondřejová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Ing. Ondřejová Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petev Tsonyu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Petev Tsonyu</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Reutska Svitlana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Růžková Stanislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Slováková Jolana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Slováková Jolana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stiborová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Stiborová Monika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Suvorova Mariya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Bc. Suvorova Mariya</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sychak Maryna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Višňová 827/2, 66448 Moravany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
-[...10 lines deleted...]
-        <w:t>Sychak Maryna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
-[...10 lines deleted...]
-        <w:t>Višňová 827/2, 66448 Moravany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,851 +5019,797 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Šefrová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Šefrová Radka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Ševčíková Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šteiner Hrtánková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šteiner Hrtánková Martina</w:t>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Štetinová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tesařová Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Třebčín 162, 78342 Lutín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Tesařová Renata</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tulkubaeva Adel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Třebčín 162, 78342 Lutín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tulkubaeva Adel</w:t>
+        <w:t>Unique Style s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
+        <w:t>Volutová 2521/18, 15800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unique Style s.r.o.</w:t>
+        <w:t>Vilčeková Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Volutová 2521/18, 15800 Praha</w:t>
+        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vilčeková Andrea</w:t>
+        <w:t>Bc. Vinklátová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
+        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Vinklátová Lucie</w:t>
+        <w:t>Vrabcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Vrabcová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vyletová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vyletová Veronika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Obchodní akademie, Střední zdravotnická škola a Jazyková škola s právem státní jazykové zkoušky, Klatovy, Plánická 196</w:t>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Zámostná Romana</w:t>
+        <w:t>Zharova Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:26:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>