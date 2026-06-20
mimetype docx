--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R769F3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR769F3932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR769F3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2171E9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2171E9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2171E9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:47:47</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>