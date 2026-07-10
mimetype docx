--- v4 (2026-06-20)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2171E9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2171E9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2171E9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C241C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C241C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C241C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3738,456 +3738,456 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Reutska Svitlana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Růžková Stanislava</w:t>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Shybaieva Valeriia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -4629,51 +4629,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -4808,51 +4808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>