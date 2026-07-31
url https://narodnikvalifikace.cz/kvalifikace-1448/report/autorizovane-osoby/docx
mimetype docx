--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C241C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C241C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C241C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35FE03E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35FE03E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35FE03E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -777,1088 +777,1088 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Prostorná 814/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BEAUTY EMPIRE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Valentince 362/7, 15000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Beauty koncept s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za valem 1497/6, 14800 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Svatoplukova 1207, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:t>Buštíková Silvie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:t>Svatoplukova 1207, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Contact Line, o.p.s.</w:t>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Červíková Lenka</w:t>
+        <w:t>Contact Line, o.p.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lužická 3589/16c, 40011 Ústí nad Labem</w:t>
+        <w:t>Jizerská 2946/63, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>DTO CZ, s.r.o.</w:t>
+        <w:t>Červíková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:t>Lužická 3589/16c, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dudáková Renáta</w:t>
+        <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na Malé Straně  170, 25726 Divišov</w:t>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dürichová Elena</w:t>
+        <w:t>Dudáková Renáta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:t xml:space="preserve">Na Malé Straně  170, 25726 Divišov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>European Beauty Distribution a.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Türkova 828/20, 14900 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
-[...10 lines deleted...]
-        <w:t>European Beauty Distribution a.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Firytová Kliková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
-[...10 lines deleted...]
-        <w:t>Türkova 828/20, 14900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štětínská 367/9, 18100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
-[...10 lines deleted...]
-        <w:t>Ing. Firytová Kliková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gajdošová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní Nivy 2, 35601 Dolní Nivy</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:t>Gálová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Habrová Lenka</w:t>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heinová Zdeňka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imrychova 982/5, 14300 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
-[...10 lines deleted...]
-        <w:t>Heinová Zdeňka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
-[...10 lines deleted...]
-        <w:t>Imrychova 982/5, 14300 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luční  271, 43111 Otvice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14301"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14357"/>
-[...10 lines deleted...]
-        <w:t>Hlaváčková Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Hubinková Zdenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14301"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14357"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15360"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mokrá IV 333, 76001 Zlín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,1412 +2004,1412 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hübnerová Yvona</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jurčíková Jaroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výrava 1, 50303 Výrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jursová Hana</w:t>
+        <w:t>Jurčíková Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
+        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kalinová Ivana</w:t>
+        <w:t>Jursová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kalinová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Klimková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puškinova 414, 46008 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Ing. Klimková Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kopciová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jenišov 27, 36001 Jenišov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:t>Korčáková Bohumíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28201 Vrátkov 117,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Lasicová Vladimíra</w:t>
+        <w:t>Krásová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lasicová Vladimíra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10149"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10205"/>
-[...10 lines deleted...]
-        <w:t>Malíková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10149"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10205"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povltavská 21, 25067 Klecany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Helena</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>Matějková Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
-[...10 lines deleted...]
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Němečková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
-[...10 lines deleted...]
-        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Bc. Němečková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,1304 +3555,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Ondřejová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petev Tsonyu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Petev Tsonyu</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Reutska Svitlana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Růžková Stanislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Shybaieva Valeriia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Shybaieva Valeriia</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Slováková Jolana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Slováková Jolana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stiborová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Stiborová Monika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Suvorova Mariya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
-[...10 lines deleted...]
-        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
-[...10 lines deleted...]
-        <w:t>Bc. Suvorova Mariya</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sychak Maryna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Višňová 827/2, 66448 Moravany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,672 +5019,672 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šefrová Radka</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šefrová Radka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Šteiner Hrtánková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tesařová Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Třebčín 162, 78342 Lutín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unique Style s.r.o.</w:t>
+        <w:t>Tulkubaeva Adel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Volutová 2521/18, 15800 Praha</w:t>
+        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vilčeková Andrea</w:t>
+        <w:t>Unique Style s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
+        <w:t>Volutová 2521/18, 15800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Vinklátová Lucie</w:t>
+        <w:t>Vilčeková Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrabcová Lenka</w:t>
+        <w:t>Bc. Vinklátová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vrabcová Lenka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Vyletová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Plánická  196, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -5765,51 +5765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:30:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>