--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35FE03E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35FE03E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35FE03E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7540D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7540D96C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7540D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1230,635 +1230,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dürichová Elena</w:t>
+        <w:t>Ing. Ducháčková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:t>Míškovice 243, 76852 Míškovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESTHETIC AGAVE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>European Beauty Distribution a.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Türkova 828/20, 14900 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
-[...10 lines deleted...]
-        <w:t>European Beauty Distribution a.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Firytová Kliková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
-[...10 lines deleted...]
-        <w:t>Türkova 828/20, 14900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štětínská 367/9, 18100 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
-[...10 lines deleted...]
-        <w:t>Ing. Firytová Kliková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gajdošová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní Nivy 2, 35601 Dolní Nivy</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:t>Gálová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:t>Osvobozená 118, 43151 Klášterec nad Ohří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Habrová Lenka</w:t>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15148"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heinová Zdeňka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15148"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imrychova 982/5, 14300 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15534"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
-[...10 lines deleted...]
-        <w:t>Heinová Zdeňka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15590"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15534"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15590"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Luční  271, 43111 Otvice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Mokrá IV 333, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,1412 +2004,1412 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Hubinková Zdenka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mokrá IV 333, 76001 Zlín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hübnerová Yvona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Kojetín II-Popůvky 4, 75201 Kojetín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jurčíková Jaroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrava 1, 50303 Výrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Jurčíková Jaroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jurčíková Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Výrava 1, 50303 Výrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Jurčíková Monika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jursová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Hlubocká 79/30, 37010 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Haviřská 1569/16, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Jursová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kalinová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Klimková Jana</w:t>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Puškinova 414, 46008 Liberec</w:t>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kopciová Radka</w:t>
+        <w:t>Ing. Klimková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Puškinova 414, 46008 Liberec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kopciová Radka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7527"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7583"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jenišov 27, 36001 Jenišov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7913"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7969"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Korčáková Bohumíra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7913"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7969"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
-[...10 lines deleted...]
-        <w:t>Korčáková Bohumíra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8586"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7527"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7583"/>
-[...10 lines deleted...]
-        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8586"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
-[...10 lines deleted...]
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
-[...10 lines deleted...]
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28201 Vrátkov 117,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Košařová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9588"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krásová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9588"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
-[...10 lines deleted...]
-        <w:t>Krásová Veronika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10205"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lasicová Vladimíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
-[...10 lines deleted...]
-        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10205"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lasicová Vladimíra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11207"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11207"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Malíková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Povltavská 21, 25067 Klecany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12153"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>Malková Petra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12209"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12153"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
-[...10 lines deleted...]
-        <w:t>Povltavská 21, 25067 Klecany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12209"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
-[...10 lines deleted...]
-        <w:t>MANOV s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12826"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
-[...10 lines deleted...]
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12826"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
-[...10 lines deleted...]
-        <w:t>Matějková Helena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
-[...10 lines deleted...]
-        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Matějková Ludmila</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Ing. Moulisová Romana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Němečková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budovatelská 4808, 76005 Zlín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,1304 +3555,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podvalí 707, 75101 Tovačov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:t>Ing. Ondřejová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Petev Tsonyu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Růžková Stanislava</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Shybaieva Valeriia</w:t>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Slováková Jolana</w:t>
+        <w:t>Shybaieva Valeriia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
+        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stiborová Monika</w:t>
+        <w:t>Mgr. Slováková Jolana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:t>Stiborová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tyršova 874, 76312 Vizovice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Suvorova Mariya</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sychak Maryna</w:t>
+        <w:t>Bc. Suvorova Mariya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Višňová 827/2, 66448 Moravany</w:t>
+        <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5019,797 +5019,851 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Sychak Maryna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:t>Višňová 827/2, 66448 Moravany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šefrová Radka</w:t>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šefrová Radka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Šteiner Hrtánková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tesařová Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Třebčín 162, 78342 Lutín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Unique Style s.r.o.</w:t>
+        <w:t>Tulkubaeva Adel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Volutová 2521/18, 15800 Praha</w:t>
+        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vilčeková Andrea</w:t>
+        <w:t>Unique Style s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
+        <w:t>Volutová 2521/18, 15800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Vinklátová Lucie</w:t>
+        <w:t>Vilčeková Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrabcová Lenka</w:t>
+        <w:t>Bc. Vinklátová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vrabcová Lenka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Vyletová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zharova Anna</w:t>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zharova Anna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:08:42</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>