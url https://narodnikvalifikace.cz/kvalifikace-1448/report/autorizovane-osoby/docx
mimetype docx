--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7540D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7540D96C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7540D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R182DCFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR182DCFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR182DCFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 19:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Luční  271, 43111 Otvice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 19:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2403,1013 +2403,1013 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kalinová Ivana</w:t>
+        <w:t>Kafarová Denisa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Wolkerova 1750, 35801 Kraslice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kalinová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Palackého 1306/28, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Klimková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Puškinova 414, 46008 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
-[...10 lines deleted...]
-        <w:t>Ing. Klimková Jana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kopciová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jenišov 27, 36001 Jenišov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:t>Korčáková Bohumíra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8530"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>České Vrbné 2407, 37011 České Budějovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28201 Vrátkov 117,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10205"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Lasicová Vladimíra</w:t>
+        <w:t>Krásová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10205"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Sadová 1140, 56002 Česká Třebová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lasicová Vladimíra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pražská tř. 523/129, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11824"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vřesinská 119/162, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11151"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11207"/>
-[...10 lines deleted...]
-        <w:t>Malíková Petra</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12440"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malková Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11151"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11207"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12440"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povltavská 21, 25067 Klecany</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12826"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Helena</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12826"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>Matějková Helena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Farského 1049/33, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Moulisová Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Červených domků 2852/31, 69501 Hodonín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 19:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,1304 +3555,1358 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Němečková Petra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Budovatelská 4808, 76005 Zlín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Oherová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ondřejová Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Ing. Ondřejová Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Paláková Květoslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Nedakonice 105, 68738 Nedakonice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Potoka 51, 25069 Vodochody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Bc. Paláková Květoslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petev Tsonyu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>U Potoka 51, 25069 Vodochody</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Petev Tsonyu</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Hlaváčova 156/2, 61400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rabušicová Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Rabušicová Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Relax Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mlýnská II. 1213/1a, 69151 Lanžhot</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Relax Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reutska Svitlana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Stanislavova 1648/40, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Reutska Svitlana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Botanická  825/37, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mostecká 2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžková Stanislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Růžková Stanislava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
-[...10 lines deleted...]
-        <w:t>Tovární 722, 33012 Horní Bříza</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Shybaieva Valeriia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Shybaieva Valeriia</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Slováková Jolana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Krále Jiřího 1266/30, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Slováková Jolana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stiborová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Bož. Němcové 55, 68801 Uherský Brod</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Stiborová Monika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Kozlíky 13, 41501 Rtyně nad Bílinou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
-[...10 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tyršova 874, 76312 Vizovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Střední škola oděvní a služeb Vizovice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
-[...10 lines deleted...]
-        <w:t>Tyršova 874, 76312 Vizovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Havířov - Prostřední Suchá, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kapitána Jasioka  635/50, 73564 Havířov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
-[...10 lines deleted...]
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Suvorova Mariya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Milady Horákové  331/28, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 19:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4997,873 +5051,873 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sychak Maryna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Višňová 827/2, 66448 Moravany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Sychak Maryna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Višňová 827/2, 66448 Moravany</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šefrová Radka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Šefrová Radka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ševčíková Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Trianglu  1018/98, 46014 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Ševčíková Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šteiner Hrtánková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Haškova  268, 25090 Jirny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Šteiner Hrtánková Martina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Ke Struze 440, 53345 Opatovice nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Štetinová Iveta</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tesařová Renata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Třebčín 162, 78342 Lutín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Tesařová Renata</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tulkubaeva Adel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Třebčín 162, 78342 Lutín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Tulkubaeva Adel</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Unique Style s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">U Pergamenky  1640/11b, 17000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volutová 2521/18, 15800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Unique Style s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vilčeková Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Volutová 2521/18, 15800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Vilčeková Andrea</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vinklátová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Karla Čapka 876, 34201 Sušice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vinklátová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vrabcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Dolní Chvatliny 35, 28144 Dolní Chvatliny</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Vrabcová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vyletová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Svatoplukova 648/8, 46001 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vyletová Veronika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">K dálnici  181, 10400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Bc. Zámostná Romana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zharova Anna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
-          <w:rStyle w:val="C14"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C14"/>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velká Chuchle 2094, 15900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:42:53</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 19:11:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>