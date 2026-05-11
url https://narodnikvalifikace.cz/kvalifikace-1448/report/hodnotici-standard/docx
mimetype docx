--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA604496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA604496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA604496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB68628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB68628" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB68628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 17:39:24</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4439D293"/>
+    <w:nsid w:val="36FD785C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F738D03"/>
+    <w:nsid w:val="51479B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D983DB1"/>
+    <w:nsid w:val="1A43EFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0114B09A"/>
+    <w:nsid w:val="189D6345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>