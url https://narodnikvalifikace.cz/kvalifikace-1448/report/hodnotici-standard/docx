--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB68628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB68628" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB68628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FED1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FED1D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FED1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 3:50:44</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36FD785C"/>
+    <w:nsid w:val="2233E1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51479B86"/>
+    <w:nsid w:val="6F0DA0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A43EFCC"/>
+    <w:nsid w:val="1E9B1A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="189D6345"/>
+    <w:nsid w:val="76B36C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>