--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FED1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FED1D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FED1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B48ECCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B48ECCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B48ECCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 10:27:36</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2233E1BF"/>
+    <w:nsid w:val="6AA824ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F0DA0C1"/>
+    <w:nsid w:val="33E2E541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E9B1A22"/>
+    <w:nsid w:val="4389A849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76B36C44"/>
+    <w:nsid w:val="051A97B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>