--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B48ECCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B48ECCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B48ECCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702A755E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702A755E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702A755E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 16:48:06</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AA824ED"/>
+    <w:nsid w:val="20945DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33E2E541"/>
+    <w:nsid w:val="41130229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4389A849"/>
+    <w:nsid w:val="14F6AD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="051A97B7"/>
+    <w:nsid w:val="789E6CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>