--- v4 (2026-06-20)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702A755E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702A755E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702A755E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22061656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22061656" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22061656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 18:08:56</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20945DB5"/>
+    <w:nsid w:val="05A830F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41130229"/>
+    <w:nsid w:val="5FBEE26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14F6AD13"/>
+    <w:nsid w:val="3C546827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="789E6CDA"/>
+    <w:nsid w:val="73BEC3E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>