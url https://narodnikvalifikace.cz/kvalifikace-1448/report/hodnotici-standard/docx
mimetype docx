--- v5 (2026-07-10)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22061656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22061656" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22061656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DA57D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DA57D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DA57D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.7.2026 23:32:13</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05A830F6"/>
+    <w:nsid w:val="6F48D89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBEE26A"/>
+    <w:nsid w:val="05B72C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C546827"/>
+    <w:nsid w:val="68BA949C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73BEC3E6"/>
+    <w:nsid w:val="6FF52905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>