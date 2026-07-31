--- v6 (2026-07-10)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DA57D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DA57D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DA57D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7598944A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7598944A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7598944A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 0:42:34</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F48D89E"/>
+    <w:nsid w:val="4CE63922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B72C85"/>
+    <w:nsid w:val="0F28BC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68BA949C"/>
+    <w:nsid w:val="6718890E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FF52905"/>
+    <w:nsid w:val="5D785EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>