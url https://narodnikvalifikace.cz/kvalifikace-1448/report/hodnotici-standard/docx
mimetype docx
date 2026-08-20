--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7598944A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7598944A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7598944A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A502D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A502D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A502D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 8:10:05</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CE63922"/>
+    <w:nsid w:val="65762A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F28BC8D"/>
+    <w:nsid w:val="5A703901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6718890E"/>
+    <w:nsid w:val="07E2AE91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D785EDF"/>
+    <w:nsid w:val="1FE701D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>