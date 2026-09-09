--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A502D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A502D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A502D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35B6C1D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35B6C1D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35B6C1D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 11:43:28</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 9.9.2026 20:03:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65762A87"/>
+    <w:nsid w:val="04EBB91E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A703901"/>
+    <w:nsid w:val="5F1EC4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07E2AE91"/>
+    <w:nsid w:val="3BCEEEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FE701D8"/>
+    <w:nsid w:val="4DBB65F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>