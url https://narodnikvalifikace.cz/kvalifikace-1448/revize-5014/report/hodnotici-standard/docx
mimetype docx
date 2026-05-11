--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3296097B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3296097B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3296097B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1063296B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1063296B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1063296B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 19.4.2026 23:19:12</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AF578DA"/>
+    <w:nsid w:val="13BA3031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C69F157"/>
+    <w:nsid w:val="3901A237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61ECCE89"/>
+    <w:nsid w:val="4AE35EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1764E8E3"/>
+    <w:nsid w:val="04D95954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>