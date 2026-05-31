--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1063296B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1063296B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1063296B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DF3AD4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DF3AD4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DF3AD4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.5.2026 6:00:50</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13BA3031"/>
+    <w:nsid w:val="06A25668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3901A237"/>
+    <w:nsid w:val="6B88306B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AE35EC0"/>
+    <w:nsid w:val="4FFF246A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04D95954"/>
+    <w:nsid w:val="3A089267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>