--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DF3AD4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DF3AD4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DF3AD4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A553735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A553735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A553735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.5.2026 11:02:31</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06A25668"/>
+    <w:nsid w:val="55AA5B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B88306B"/>
+    <w:nsid w:val="1B1D5081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FFF246A"/>
+    <w:nsid w:val="76F50B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A089267"/>
+    <w:nsid w:val="13392240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>