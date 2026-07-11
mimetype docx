--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A553735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A553735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A553735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27CEBF6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27CEBF6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27CEBF6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.6.2026 21:53:08</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55AA5B07"/>
+    <w:nsid w:val="57759452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B1D5081"/>
+    <w:nsid w:val="596A46E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F50B43"/>
+    <w:nsid w:val="5351DEBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13392240"/>
+    <w:nsid w:val="47556A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>