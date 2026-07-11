--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27CEBF6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27CEBF6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27CEBF6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B72BA30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B72BA30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B72BA30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 3:46:59</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57759452"/>
+    <w:nsid w:val="656FB7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="596A46E4"/>
+    <w:nsid w:val="41FB1140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5351DEBF"/>
+    <w:nsid w:val="100BBA1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47556A85"/>
+    <w:nsid w:val="481C391D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>