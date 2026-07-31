--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B72BA30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B72BA30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B72BA30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ADC818F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ADC818F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ADC818F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 11.7.2026 6:24:29</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="656FB7E2"/>
+    <w:nsid w:val="1E2183B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41FB1140"/>
+    <w:nsid w:val="148F2CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="100BBA1A"/>
+    <w:nsid w:val="3600107C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="481C391D"/>
+    <w:nsid w:val="38D63D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>