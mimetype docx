--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ADC818F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ADC818F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ADC818F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275E4CA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275E4CA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275E4CA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 31.7.2026 14:46:45</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E2183B3"/>
+    <w:nsid w:val="36ABD6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="148F2CC2"/>
+    <w:nsid w:val="6CB98604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3600107C"/>
+    <w:nsid w:val="4C47D047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38D63D90"/>
+    <w:nsid w:val="67AA349C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>