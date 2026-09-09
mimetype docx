--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275E4CA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275E4CA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275E4CA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DDB5BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DDB5BEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DDB5BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3302,51 +3302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6127,51 +6127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7118,51 +7118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16049,51 +16049,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloktí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20344,51 +20344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21124,51 +21124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27666,51 +27666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>epilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29636,51 +29636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30162,84 +30162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 20.8.2026 20:14:27</w:t>
+        <w:t>Manikér a nehtový designér / manikérka a nehtová designérka, 10.9.2026 1:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36ABD6AB"/>
+    <w:nsid w:val="6BF75166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30325,51 +30325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CB98604"/>
+    <w:nsid w:val="37E1DE94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30455,51 +30455,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C47D047"/>
+    <w:nsid w:val="6E4DC9EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30585,51 +30585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67AA349C"/>
+    <w:nsid w:val="1D05E4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>