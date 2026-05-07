--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64414DD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64414DD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64414DD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F1C054F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F1C054F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F1C054F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 15.4.2026 19:12:45</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FFE5374"/>
+    <w:nsid w:val="494586CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29CE92AD"/>
+    <w:nsid w:val="03A4310C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67528E12"/>
+    <w:nsid w:val="21E4FC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0AA11812"/>
+    <w:nsid w:val="14FD259B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F253C67"/>
+    <w:nsid w:val="443B3F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>