--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F1C054F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F1C054F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F1C054F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA7A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA7A62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA7A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.5.2026 4:02:19</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="494586CA"/>
+    <w:nsid w:val="69EF7926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03A4310C"/>
+    <w:nsid w:val="219A6B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21E4FC26"/>
+    <w:nsid w:val="54389A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14FD259B"/>
+    <w:nsid w:val="0B881263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="443B3F0F"/>
+    <w:nsid w:val="0A0968AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>