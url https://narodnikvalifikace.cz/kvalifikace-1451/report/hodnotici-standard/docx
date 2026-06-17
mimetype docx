--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA7A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA7A62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA7A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E7EB0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E7EB0D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E7EB0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 28.5.2026 2:07:48</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69EF7926"/>
+    <w:nsid w:val="0320CBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219A6B4E"/>
+    <w:nsid w:val="5A84F310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54389A7E"/>
+    <w:nsid w:val="47DAC5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B881263"/>
+    <w:nsid w:val="52A30031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A0968AA"/>
+    <w:nsid w:val="33B1B6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>