--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E7EB0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E7EB0D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E7EB0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B7CEF00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B7CEF00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B7CEF00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:25:01</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0320CBBB"/>
+    <w:nsid w:val="7AC4E367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A84F310"/>
+    <w:nsid w:val="617FC401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47DAC5F2"/>
+    <w:nsid w:val="7946E4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52A30031"/>
+    <w:nsid w:val="19B6B9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33B1B6DF"/>
+    <w:nsid w:val="774F31B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>