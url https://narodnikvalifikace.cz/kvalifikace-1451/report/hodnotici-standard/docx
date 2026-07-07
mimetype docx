--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B7CEF00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B7CEF00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B7CEF00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5600F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5600F262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5600F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 17.6.2026 11:49:17</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AC4E367"/>
+    <w:nsid w:val="27875C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="617FC401"/>
+    <w:nsid w:val="0028DCCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7946E4E1"/>
+    <w:nsid w:val="34015D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19B6B9CE"/>
+    <w:nsid w:val="3DB8C58B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="774F31B7"/>
+    <w:nsid w:val="7947625A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>