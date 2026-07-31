--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5600F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5600F262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5600F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46DF9937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46DF9937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46DF9937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 7.7.2026 15:04:07</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27875C06"/>
+    <w:nsid w:val="6347E597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0028DCCF"/>
+    <w:nsid w:val="33178984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34015D87"/>
+    <w:nsid w:val="59350C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DB8C58B"/>
+    <w:nsid w:val="680F292B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7947625A"/>
+    <w:nsid w:val="06353864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>