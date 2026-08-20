--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46DF9937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46DF9937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46DF9937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC1F4F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC1F4F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC1F4F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 31.7.2026 11:25:59</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6347E597"/>
+    <w:nsid w:val="22147FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33178984"/>
+    <w:nsid w:val="2307FA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59350C4C"/>
+    <w:nsid w:val="2C5BF47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="680F292B"/>
+    <w:nsid w:val="402D79E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06353864"/>
+    <w:nsid w:val="3D89E3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>