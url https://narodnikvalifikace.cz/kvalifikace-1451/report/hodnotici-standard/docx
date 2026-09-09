--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC1F4F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC1F4F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC1F4F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R127FA2B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR127FA2B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR127FA2B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,84 +7047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka izolovaných vedení, 20.8.2026 13:33:57</w:t>
+        <w:t>Montér/montérka izolovaných vedení, 9.9.2026 23:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22147FBF"/>
+    <w:nsid w:val="66C92803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7210,51 +7210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2307FA7F"/>
+    <w:nsid w:val="0945C447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7340,51 +7340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C5BF47D"/>
+    <w:nsid w:val="02974C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7470,51 +7470,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="402D79E5"/>
+    <w:nsid w:val="770C2AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7600,51 +7600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D89E3CE"/>
+    <w:nsid w:val="0FE6A2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>