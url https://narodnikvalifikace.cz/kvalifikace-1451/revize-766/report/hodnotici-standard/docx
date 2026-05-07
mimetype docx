--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22A53C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22A53C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22A53C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617FF9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617FF9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617FF9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 16.4.2026 22:52:53</w:t>
+        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55AE3637"/>
+    <w:nsid w:val="5E00CC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="722E6D77"/>
+    <w:nsid w:val="40254162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF2E75B"/>
+    <w:nsid w:val="7C3B38E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C547583"/>
+    <w:nsid w:val="62897AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20D01FDC"/>
+    <w:nsid w:val="4344E2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79E0E160"/>
+    <w:nsid w:val="1ABE84E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>