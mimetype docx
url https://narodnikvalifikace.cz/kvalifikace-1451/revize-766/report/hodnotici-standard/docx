--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617FF9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617FF9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617FF9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ECDD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ECDD91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ECDD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.5.2026 5:55:57</w:t>
+        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E00CC67"/>
+    <w:nsid w:val="0D023E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40254162"/>
+    <w:nsid w:val="48C4D452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C3B38E5"/>
+    <w:nsid w:val="73EFA469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62897AA1"/>
+    <w:nsid w:val="630C746F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4344E2F4"/>
+    <w:nsid w:val="74DC45F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1ABE84E4"/>
+    <w:nsid w:val="792D0914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>