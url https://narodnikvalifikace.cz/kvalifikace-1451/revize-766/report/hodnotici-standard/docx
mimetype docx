--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ECDD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ECDD91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ECDD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D1C926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D1C926" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D1C926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 28.5.2026 3:21:37</w:t>
+        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D023E05"/>
+    <w:nsid w:val="450EF940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C4D452"/>
+    <w:nsid w:val="20DC9061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73EFA469"/>
+    <w:nsid w:val="0276926B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="630C746F"/>
+    <w:nsid w:val="5E6314D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74DC45F7"/>
+    <w:nsid w:val="20DDAAE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="792D0914"/>
+    <w:nsid w:val="0AC8CCD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>