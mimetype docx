--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D1C926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D1C926" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D1C926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203CFED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203CFED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203CFED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 17.6.2026 13:11:32</w:t>
+        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="450EF940"/>
+    <w:nsid w:val="2F6A3E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DC9061"/>
+    <w:nsid w:val="04681A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0276926B"/>
+    <w:nsid w:val="715FC8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E6314D9"/>
+    <w:nsid w:val="4CAAFC03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20DDAAE0"/>
+    <w:nsid w:val="5AF6AC0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0AC8CCD3"/>
+    <w:nsid w:val="4691AF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>