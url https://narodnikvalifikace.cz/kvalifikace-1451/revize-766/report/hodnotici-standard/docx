--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203CFED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203CFED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203CFED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B4BE37D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B4BE37D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B4BE37D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 7.7.2026 16:18:57</w:t>
+        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F6A3E62"/>
+    <w:nsid w:val="2C3BF351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04681A29"/>
+    <w:nsid w:val="1ED1C754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="715FC8B1"/>
+    <w:nsid w:val="457552C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CAAFC03"/>
+    <w:nsid w:val="28D96490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5AF6AC0F"/>
+    <w:nsid w:val="010BBE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4691AF05"/>
+    <w:nsid w:val="6CFA04FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>