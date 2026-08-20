--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B4BE37D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B4BE37D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B4BE37D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24731FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24731FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24731FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 31.7.2026 14:48:02</w:t>
+        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C3BF351"/>
+    <w:nsid w:val="3694EDC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED1C754"/>
+    <w:nsid w:val="6E9816DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="457552C1"/>
+    <w:nsid w:val="5C4D39A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28D96490"/>
+    <w:nsid w:val="263C3BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="010BBE05"/>
+    <w:nsid w:val="725A5057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6CFA04FC"/>
+    <w:nsid w:val="60D7B511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>