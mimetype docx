--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24731FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24731FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24731FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78D4E923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78D4E923" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78D4E923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3221,51 +3221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5909,84 +5909,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér izolovaných vedení, 20.8.2026 20:15:05</w:t>
+        <w:t>Montér izolovaných vedení, 10.9.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3694EDC0"/>
+    <w:nsid w:val="127740A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E9816DF"/>
+    <w:nsid w:val="1B160F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6202,51 +6202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C4D39A8"/>
+    <w:nsid w:val="6F8D5A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6332,51 +6332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="263C3BFC"/>
+    <w:nsid w:val="718D1CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6462,51 +6462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="725A5057"/>
+    <w:nsid w:val="2D4B9E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6592,51 +6592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60D7B511"/>
+    <w:nsid w:val="624B7F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>