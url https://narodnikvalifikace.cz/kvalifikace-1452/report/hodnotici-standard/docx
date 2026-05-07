--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76ACDC47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76ACDC47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76ACDC47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7088629A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7088629A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7088629A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 16.4.2026 22:55:01</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F169ED8"/>
+    <w:nsid w:val="017B1E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05FEC77C"/>
+    <w:nsid w:val="255D48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45FB7E68"/>
+    <w:nsid w:val="23B60375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C54E3C5"/>
+    <w:nsid w:val="68887936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="052724BF"/>
+    <w:nsid w:val="357D855F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14C04F73"/>
+    <w:nsid w:val="0CF72C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>