--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7088629A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7088629A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7088629A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R680F6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR680F6D8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR680F6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.5.2026 18:09:18</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="017B1E80"/>
+    <w:nsid w:val="2A9332A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="255D48B1"/>
+    <w:nsid w:val="29901F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23B60375"/>
+    <w:nsid w:val="654DC2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68887936"/>
+    <w:nsid w:val="5F1790A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="357D855F"/>
+    <w:nsid w:val="5268701B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CF72C6F"/>
+    <w:nsid w:val="62B7F2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>