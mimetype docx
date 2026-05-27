--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R680F6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR680F6D8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR680F6D8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C3B3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C3B3B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C3B3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 0:06:05</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A9332A9"/>
+    <w:nsid w:val="60C3482D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29901F36"/>
+    <w:nsid w:val="356C628A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="654DC2A0"/>
+    <w:nsid w:val="448D0931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1790A9"/>
+    <w:nsid w:val="5936018F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5268701B"/>
+    <w:nsid w:val="0F331CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62B7F2B8"/>
+    <w:nsid w:val="28C7B6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>