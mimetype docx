--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C3B3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C3B3B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C3B3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R491E95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR491E95B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR491E95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 28.5.2026 1:13:43</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60C3482D"/>
+    <w:nsid w:val="2E841ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="356C628A"/>
+    <w:nsid w:val="6AA2B9B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="448D0931"/>
+    <w:nsid w:val="3336F165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5936018F"/>
+    <w:nsid w:val="6F056752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F331CDE"/>
+    <w:nsid w:val="46D732DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28C7B6DA"/>
+    <w:nsid w:val="1DC66482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>