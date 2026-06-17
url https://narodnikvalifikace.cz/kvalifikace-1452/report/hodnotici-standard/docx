--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R491E95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR491E95B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR491E95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7683496C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7683496C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7683496C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 9:39:10</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E841ED4"/>
+    <w:nsid w:val="17A50458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA2B9B3"/>
+    <w:nsid w:val="5B4E7A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3336F165"/>
+    <w:nsid w:val="4189457D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F056752"/>
+    <w:nsid w:val="3B9C9485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46D732DE"/>
+    <w:nsid w:val="10776492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DC66482"/>
+    <w:nsid w:val="3BF04C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>