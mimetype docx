--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7683496C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7683496C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7683496C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFE3A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFE3A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFE3A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 17.6.2026 11:21:24</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17A50458"/>
+    <w:nsid w:val="13EAA387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4E7A8F"/>
+    <w:nsid w:val="2D47EE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4189457D"/>
+    <w:nsid w:val="43690CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B9C9485"/>
+    <w:nsid w:val="6C34585F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10776492"/>
+    <w:nsid w:val="32385899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3BF04C85"/>
+    <w:nsid w:val="05F8FF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>