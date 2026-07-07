--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFE3A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFE3A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFE3A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3238FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3238FC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3238FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 13:54:20</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13EAA387"/>
+    <w:nsid w:val="7ED95045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D47EE3C"/>
+    <w:nsid w:val="0F53611C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43690CD3"/>
+    <w:nsid w:val="01EFF329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C34585F"/>
+    <w:nsid w:val="6D61A705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32385899"/>
+    <w:nsid w:val="3BD2279F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05F8FF44"/>
+    <w:nsid w:val="186E8A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>