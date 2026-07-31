--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3238FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3238FC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3238FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12369496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12369496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12369496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 7.7.2026 15:03:23</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ED95045"/>
+    <w:nsid w:val="00421864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F53611C"/>
+    <w:nsid w:val="32565F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01EFF329"/>
+    <w:nsid w:val="3AE78202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D61A705"/>
+    <w:nsid w:val="6A5954AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BD2279F"/>
+    <w:nsid w:val="5C9399AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="186E8A1E"/>
+    <w:nsid w:val="438A6307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>