--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12369496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12369496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12369496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B1780D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B1780D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B1780D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 11:10:12</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00421864"/>
+    <w:nsid w:val="563298B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32565F11"/>
+    <w:nsid w:val="10C53E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AE78202"/>
+    <w:nsid w:val="5769B14F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A5954AD"/>
+    <w:nsid w:val="1BB5750C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C9399AE"/>
+    <w:nsid w:val="140C3DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="438A6307"/>
+    <w:nsid w:val="3305DE57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>