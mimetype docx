--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B1780D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B1780D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B1780D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31410D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31410D93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31410D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 31.7.2026 12:43:39</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="563298B4"/>
+    <w:nsid w:val="0FB3E45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10C53E38"/>
+    <w:nsid w:val="6916094C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5769B14F"/>
+    <w:nsid w:val="700061C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BB5750C"/>
+    <w:nsid w:val="05FF61F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="140C3DEB"/>
+    <w:nsid w:val="5BD41426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3305DE57"/>
+    <w:nsid w:val="27122FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>