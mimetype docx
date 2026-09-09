--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31410D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31410D93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31410D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44208836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44208836" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44208836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2156,51 +2156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2857,51 +2857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4128,51 +4128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7500,84 +7500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka prací pod napětím NN, 20.8.2026 15:42:14</w:t>
+        <w:t>Montér/montérka prací pod napětím NN, 9.9.2026 22:23:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FB3E45A"/>
+    <w:nsid w:val="4034B951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7663,51 +7663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6916094C"/>
+    <w:nsid w:val="4A194E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7793,51 +7793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="700061C8"/>
+    <w:nsid w:val="0E01D983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7923,51 +7923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05FF61F2"/>
+    <w:nsid w:val="1B79B3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BD41426"/>
+    <w:nsid w:val="123CC4F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27122FE9"/>
+    <w:nsid w:val="549EAB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>