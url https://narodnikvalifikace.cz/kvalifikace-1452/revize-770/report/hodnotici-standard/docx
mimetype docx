--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC821C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC821C6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC821C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40F57F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40F57F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40F57F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.4.2026 4:22:26</w:t>
+        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22CBB9AD"/>
+    <w:nsid w:val="2F7705CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2667CDE5"/>
+    <w:nsid w:val="10358CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11272300"/>
+    <w:nsid w:val="37E794B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64E24252"/>
+    <w:nsid w:val="0C1A1105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="396256CC"/>
+    <w:nsid w:val="54C3FD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="399BB8DF"/>
+    <w:nsid w:val="52731316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>