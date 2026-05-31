--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40F57F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40F57F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40F57F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5CF44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5CF44C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5CF44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.5.2026 5:56:12</w:t>
+        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F7705CF"/>
+    <w:nsid w:val="1546BC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10358CCB"/>
+    <w:nsid w:val="06A91F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37E794B4"/>
+    <w:nsid w:val="6264C86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C1A1105"/>
+    <w:nsid w:val="078A9FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54C3FD10"/>
+    <w:nsid w:val="0B1B46FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="52731316"/>
+    <w:nsid w:val="05AEA38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>