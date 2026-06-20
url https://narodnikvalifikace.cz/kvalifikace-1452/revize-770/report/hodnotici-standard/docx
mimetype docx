--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5CF44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5CF44C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5CF44C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C712144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C712144" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C712144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.5.2026 6:45:58</w:t>
+        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1546BC6A"/>
+    <w:nsid w:val="4B85ABB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06A91F30"/>
+    <w:nsid w:val="40B480E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6264C86A"/>
+    <w:nsid w:val="0514041F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="078A9FE9"/>
+    <w:nsid w:val="63AD4222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B1B46FF"/>
+    <w:nsid w:val="6C2A7A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05AEA38F"/>
+    <w:nsid w:val="0CB15A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>