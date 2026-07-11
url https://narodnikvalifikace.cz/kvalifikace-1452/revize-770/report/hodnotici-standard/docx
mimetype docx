--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C712144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C712144" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C712144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24BD193E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24BD193E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24BD193E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.6.2026 23:19:10</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B85ABB1"/>
+    <w:nsid w:val="73B12ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B480E9"/>
+    <w:nsid w:val="60A8432B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0514041F"/>
+    <w:nsid w:val="15758BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63AD4222"/>
+    <w:nsid w:val="2A50EBDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C2A7A01"/>
+    <w:nsid w:val="7698DAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CB15A44"/>
+    <w:nsid w:val="370C940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>