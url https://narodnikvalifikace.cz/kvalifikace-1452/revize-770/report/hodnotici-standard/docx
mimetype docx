--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24BD193E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24BD193E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24BD193E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69294CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69294CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69294CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 8:04:00</w:t>
+        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73B12ACE"/>
+    <w:nsid w:val="0EEB0AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60A8432B"/>
+    <w:nsid w:val="276E2843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15758BC0"/>
+    <w:nsid w:val="2856E0DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A50EBDE"/>
+    <w:nsid w:val="6D3353D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7698DAD7"/>
+    <w:nsid w:val="00D37FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="370C940C"/>
+    <w:nsid w:val="13296601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>