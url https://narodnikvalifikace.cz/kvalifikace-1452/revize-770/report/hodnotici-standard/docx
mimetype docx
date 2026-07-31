--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69294CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69294CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69294CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8702EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8702EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8702EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 11.7.2026 9:19:25</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EEB0AD8"/>
+    <w:nsid w:val="21CBA187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="276E2843"/>
+    <w:nsid w:val="4B345784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2856E0DD"/>
+    <w:nsid w:val="53C7FB74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D3353D8"/>
+    <w:nsid w:val="020374B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00D37FD6"/>
+    <w:nsid w:val="71935256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13296601"/>
+    <w:nsid w:val="6F93F10E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>