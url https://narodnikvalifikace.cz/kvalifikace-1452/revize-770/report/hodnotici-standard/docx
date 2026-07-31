--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8702EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8702EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8702EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8492DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8492DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8492DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:14</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 15:55:15</w:t>
+        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21CBA187"/>
+    <w:nsid w:val="71DA4A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B345784"/>
+    <w:nsid w:val="1FDA4D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53C7FB74"/>
+    <w:nsid w:val="688E447F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="020374B8"/>
+    <w:nsid w:val="15DCDF98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71935256"/>
+    <w:nsid w:val="792D6D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F93F10E"/>
+    <w:nsid w:val="7A03F55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>