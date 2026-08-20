--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8492DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8492DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8492DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E72B7B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E72B7B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E72B7B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 31.7.2026 17:35:04</w:t>
+        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71DA4A22"/>
+    <w:nsid w:val="0C46A837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FDA4D42"/>
+    <w:nsid w:val="09C23E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="688E447F"/>
+    <w:nsid w:val="522CF7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15DCDF98"/>
+    <w:nsid w:val="1C521525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="792D6D95"/>
+    <w:nsid w:val="05BD64D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A03F55A"/>
+    <w:nsid w:val="7F4E54E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>