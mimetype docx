--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E72B7B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E72B7B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E72B7B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E8115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E8115B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E8115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3307,51 +3307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4224,51 +4224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5425,51 +5425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5942,84 +5942,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN, 20.8.2026 20:00:02</w:t>
+        <w:t>Montér prací pod napětím NN, 9.9.2026 22:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C46A837"/>
+    <w:nsid w:val="0F5B5A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6105,51 +6105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C23E0F"/>
+    <w:nsid w:val="60751AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6235,51 +6235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="522CF7BD"/>
+    <w:nsid w:val="4FE1FC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6365,51 +6365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C521525"/>
+    <w:nsid w:val="6A079AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6495,51 +6495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05BD64D2"/>
+    <w:nsid w:val="7B5AAF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6625,51 +6625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7F4E54E4"/>
+    <w:nsid w:val="4F3720D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>