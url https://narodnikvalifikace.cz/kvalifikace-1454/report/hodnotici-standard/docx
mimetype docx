--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33180999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33180999" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33180999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R750AE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR750AE57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR750AE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 22:55:49</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19002993"/>
+    <w:nsid w:val="0F6E131D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668D8C2F"/>
+    <w:nsid w:val="4D9E505F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78A3B62C"/>
+    <w:nsid w:val="39AA2343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78FD69F7"/>
+    <w:nsid w:val="42422B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20E68FE8"/>
+    <w:nsid w:val="562E3498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>