--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R750AE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR750AE57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR750AE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B8F0FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B8F0FDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B8F0FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 7.5.2026 16:09:30</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F6E131D"/>
+    <w:nsid w:val="44854FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D9E505F"/>
+    <w:nsid w:val="6940E313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39AA2343"/>
+    <w:nsid w:val="3177F7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42422B0E"/>
+    <w:nsid w:val="2E275DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="562E3498"/>
+    <w:nsid w:val="042C3511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>