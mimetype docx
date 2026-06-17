--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B8F0FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B8F0FDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B8F0FDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EDB1F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EDB1F40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EDB1F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.5.2026 2:07:52</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44854FA4"/>
+    <w:nsid w:val="2524FC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6940E313"/>
+    <w:nsid w:val="34E2690E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3177F7F9"/>
+    <w:nsid w:val="7892E429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E275DC3"/>
+    <w:nsid w:val="1AA4E72D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="042C3511"/>
+    <w:nsid w:val="7DC08B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>