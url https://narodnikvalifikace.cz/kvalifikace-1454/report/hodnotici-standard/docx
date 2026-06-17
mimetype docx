--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EDB1F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EDB1F40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EDB1F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A4EBC86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A4EBC86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A4EBC86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 11:48:06</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2524FC33"/>
+    <w:nsid w:val="3E98FA68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34E2690E"/>
+    <w:nsid w:val="612BB8BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7892E429"/>
+    <w:nsid w:val="73882365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AA4E72D"/>
+    <w:nsid w:val="570DCE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DC08B2A"/>
+    <w:nsid w:val="7FF0AED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>