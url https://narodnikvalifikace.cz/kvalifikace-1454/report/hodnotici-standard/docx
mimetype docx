--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A4EBC86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A4EBC86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A4EBC86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DE919F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DE919F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DE919F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 17.6.2026 12:59:35</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E98FA68"/>
+    <w:nsid w:val="790A6B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612BB8BF"/>
+    <w:nsid w:val="21B74E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73882365"/>
+    <w:nsid w:val="4E2B93D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="570DCE0A"/>
+    <w:nsid w:val="632E345F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FF0AED6"/>
+    <w:nsid w:val="7E17FFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>