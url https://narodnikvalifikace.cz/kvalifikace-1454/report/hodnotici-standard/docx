--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DE919F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DE919F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DE919F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA100DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA100DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA100DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 10.7.2026 23:33:01</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="790A6B0C"/>
+    <w:nsid w:val="2523F9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B74E6C"/>
+    <w:nsid w:val="704C7690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E2B93D9"/>
+    <w:nsid w:val="5AFA5898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="632E345F"/>
+    <w:nsid w:val="04664571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E17FFB4"/>
+    <w:nsid w:val="713191E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>