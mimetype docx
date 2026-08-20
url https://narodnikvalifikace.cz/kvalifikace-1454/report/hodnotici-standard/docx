--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA100DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA100DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA100DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EFBF61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EFBF61E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EFBF61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 31.7.2026 8:09:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2523F9DF"/>
+    <w:nsid w:val="296502BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704C7690"/>
+    <w:nsid w:val="31D8CADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AFA5898"/>
+    <w:nsid w:val="6B5085E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04664571"/>
+    <w:nsid w:val="57B0A08E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="713191E5"/>
+    <w:nsid w:val="33C4731D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>