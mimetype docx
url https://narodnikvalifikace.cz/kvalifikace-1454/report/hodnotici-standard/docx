--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EFBF61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EFBF61E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EFBF61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DC41F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DC41F38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DC41F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2458,51 +2458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6456,51 +6456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7339,51 +7339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16446,51 +16446,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20906,51 +20906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21704,51 +21704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24184,51 +24184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24828,84 +24828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 20.8.2026 11:43:44</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 9.9.2026 19:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="296502BA"/>
+    <w:nsid w:val="6A59F34A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24991,51 +24991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D8CADD"/>
+    <w:nsid w:val="364C23D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25121,51 +25121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B5085E3"/>
+    <w:nsid w:val="035657AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25251,51 +25251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57B0A08E"/>
+    <w:nsid w:val="27D3F6F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25381,51 +25381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33C4731D"/>
+    <w:nsid w:val="40BAD79A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>