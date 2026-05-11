--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDCE2EFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDCE2EFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDCE2EFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA9BBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 19.4.2026 21:26:26</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28AA78C8"/>
+    <w:nsid w:val="1D94D778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DC04B5D"/>
+    <w:nsid w:val="0D3C51B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D960DD"/>
+    <w:nsid w:val="2267E818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="592F90CA"/>
+    <w:nsid w:val="742D92D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>