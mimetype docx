--- v1 (2026-05-11)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA9BBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F605601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F605601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F605601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 11.5.2026 4:48:58</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D94D778"/>
+    <w:nsid w:val="2A908398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D3C51B7"/>
+    <w:nsid w:val="0008D8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2267E818"/>
+    <w:nsid w:val="386F1F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="742D92D0"/>
+    <w:nsid w:val="704E0CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>