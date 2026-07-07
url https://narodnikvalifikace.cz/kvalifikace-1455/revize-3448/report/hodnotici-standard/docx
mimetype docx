--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F605601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F605601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F605601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46671406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46671406" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46671406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 15.6.2026 6:42:18</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A908398"/>
+    <w:nsid w:val="296BBED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0008D8E0"/>
+    <w:nsid w:val="545BB49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="386F1F74"/>
+    <w:nsid w:val="08093CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="704E0CE9"/>
+    <w:nsid w:val="46EEDEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>