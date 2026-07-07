--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46671406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46671406" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46671406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC68D71E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC68D71E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC68D71E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 13:01:32</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="296BBED0"/>
+    <w:nsid w:val="32F64DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="545BB49D"/>
+    <w:nsid w:val="09A78994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08093CA1"/>
+    <w:nsid w:val="093A3E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46EEDEBE"/>
+    <w:nsid w:val="065A78B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>