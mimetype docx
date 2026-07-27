--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC68D71E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC68D71E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC68D71E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6248EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6248EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6248EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 7.7.2026 14:11:17</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32F64DDB"/>
+    <w:nsid w:val="7C014E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09A78994"/>
+    <w:nsid w:val="139D4A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="093A3E04"/>
+    <w:nsid w:val="2E43F10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="065A78B8"/>
+    <w:nsid w:val="3255CCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>