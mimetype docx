--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6248EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6248EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6248EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D245604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D245604" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D245604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 27.7.2026 16:50:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C014E87"/>
+    <w:nsid w:val="4C437479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="139D4A3F"/>
+    <w:nsid w:val="21E0EB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E43F10B"/>
+    <w:nsid w:val="225E949F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3255CCAC"/>
+    <w:nsid w:val="3999AA9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>