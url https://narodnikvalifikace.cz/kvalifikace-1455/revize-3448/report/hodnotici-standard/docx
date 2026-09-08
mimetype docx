--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D245604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D245604" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D245604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD07FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD07FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD07FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024 do: 27.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3394,51 +3394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4203,51 +4203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5302,51 +5302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6293,51 +6293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15326,51 +15326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21474,51 +21474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22272,51 +22272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28933,51 +28933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31459,51 +31459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31985,84 +31985,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 17.8.2026 16:31:01</w:t>
+        <w:t>Pedikér a nehtový designér / pedikérka a nehtová designérka, 8.9.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C437479"/>
+    <w:nsid w:val="6E6FB36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32148,51 +32148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E0EB9B"/>
+    <w:nsid w:val="103239B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32278,51 +32278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="225E949F"/>
+    <w:nsid w:val="42812949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32408,51 +32408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3999AA9C"/>
+    <w:nsid w:val="13078D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>