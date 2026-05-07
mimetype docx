--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C8EFD39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C8EFD39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C8EFD39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780A6C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780A6C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780A6C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 13.4.2026 8:40:29</w:t>
+        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47FA3B78"/>
+    <w:nsid w:val="76FD8C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1317CB18"/>
+    <w:nsid w:val="7863EC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CCBFB28"/>
+    <w:nsid w:val="7A63C689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="098C69D9"/>
+    <w:nsid w:val="48D72287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C9523A3"/>
+    <w:nsid w:val="373B9A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>