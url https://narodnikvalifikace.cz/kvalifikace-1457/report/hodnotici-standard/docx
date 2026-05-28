--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780A6C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780A6C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780A6C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA9AB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA9AB7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA9AB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.5.2026 17:10:59</w:t>
+        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76FD8C65"/>
+    <w:nsid w:val="50050A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7863EC69"/>
+    <w:nsid w:val="13241E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A63C689"/>
+    <w:nsid w:val="742322E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48D72287"/>
+    <w:nsid w:val="60044B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="373B9A4F"/>
+    <w:nsid w:val="3449696F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>