--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA9AB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA9AB7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA9AB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4744EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4744EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4744EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 28.5.2026 2:07:11</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50050A3E"/>
+    <w:nsid w:val="5240FC5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13241E1B"/>
+    <w:nsid w:val="38B137C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="742322E2"/>
+    <w:nsid w:val="1903F738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60044B34"/>
+    <w:nsid w:val="29203043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3449696F"/>
+    <w:nsid w:val="0CC3CB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>