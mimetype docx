--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4744EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4744EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4744EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F8523DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F8523DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F8523DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 9:41:40</w:t>
+        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5240FC5E"/>
+    <w:nsid w:val="26998A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B137C1"/>
+    <w:nsid w:val="2B393805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1903F738"/>
+    <w:nsid w:val="21DDA303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29203043"/>
+    <w:nsid w:val="50B51F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CC3CB3C"/>
+    <w:nsid w:val="7CB38975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>