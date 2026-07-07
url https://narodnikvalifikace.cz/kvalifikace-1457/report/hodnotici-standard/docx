--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F8523DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F8523DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F8523DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774F1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774F1936" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774F1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 17.6.2026 11:23:40</w:t>
+        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26998A3D"/>
+    <w:nsid w:val="0ACB1D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B393805"/>
+    <w:nsid w:val="1ED3ADCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21DDA303"/>
+    <w:nsid w:val="7F961D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50B51F99"/>
+    <w:nsid w:val="1A0A3320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CB38975"/>
+    <w:nsid w:val="29020EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>