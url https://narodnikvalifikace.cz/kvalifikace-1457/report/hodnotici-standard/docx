--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774F1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774F1936" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774F1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R432BA998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR432BA998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR432BA998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 7.7.2026 13:59:16</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ACB1D7E"/>
+    <w:nsid w:val="7F758B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED3ADCC"/>
+    <w:nsid w:val="793EEECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F961D4C"/>
+    <w:nsid w:val="483C0AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A0A3320"/>
+    <w:nsid w:val="78043F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29020EFD"/>
+    <w:nsid w:val="7EEF8D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>