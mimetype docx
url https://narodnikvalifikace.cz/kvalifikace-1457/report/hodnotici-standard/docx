--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R432BA998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR432BA998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR432BA998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52173C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52173C3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52173C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 8:09:59</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F758B15"/>
+    <w:nsid w:val="56F08EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="793EEECD"/>
+    <w:nsid w:val="03E82E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="483C0AEF"/>
+    <w:nsid w:val="2D5FEBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78043F8C"/>
+    <w:nsid w:val="6ECF4332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EEF8D74"/>
+    <w:nsid w:val="55A06185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>