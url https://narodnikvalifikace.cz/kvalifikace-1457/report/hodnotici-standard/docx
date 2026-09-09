--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52173C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52173C3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52173C3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19337B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19337B14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19337B14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2978,51 +2978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4003,51 +4003,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14044,51 +14044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18572,51 +18572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21063,51 +21063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21376,51 +21376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21961,84 +21961,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 11:37:57</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56F08EEB"/>
+    <w:nsid w:val="6DB2EDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22124,51 +22124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E82E64"/>
+    <w:nsid w:val="7F13DB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22254,51 +22254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D5FEBE1"/>
+    <w:nsid w:val="24B0E555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22384,51 +22384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ECF4332"/>
+    <w:nsid w:val="34D993B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22514,51 +22514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55A06185"/>
+    <w:nsid w:val="37DE6488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>