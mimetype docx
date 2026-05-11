--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R514E195C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR514E195C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR514E195C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67BE8F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67BE8F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67BE8F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 19.4.2026 23:02:35</w:t>
+        <w:t>Tatér/tatérka, 11.5.2026 6:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1748,63 +1748,117 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žinčík Martin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pechova 4400/50, 61500 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 19.4.2026 23:02:35</w:t>
+        <w:t>Tatér/tatérka, 11.5.2026 6:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>