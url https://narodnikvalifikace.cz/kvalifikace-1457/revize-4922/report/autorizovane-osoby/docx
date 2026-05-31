--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67BE8F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67BE8F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67BE8F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6EEE0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6EEE0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6EEE0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.5.2026 6:52:01</w:t>
+        <w:t>Tatér/tatérka, 31.5.2026 8:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -582,1283 +582,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cipra Roman DiS.</w:t>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zahradní 322, 33033 Město Touškov</w:t>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:t>Ing. Fárek Filip DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:t>Hraničky 682, 74266 Štramberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Fárek Filip DiS.</w:t>
+        <w:t>Fleišer Veronika Nicolette</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hraničky 682, 74266 Štramberk</w:t>
+        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fleišer Veronika Nicolette</w:t>
+        <w:t>Führerová Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nad Vinicí 1709, 43401 Most</w:t>
+        <w:t>Na spojce 735/9, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Führerová Marie</w:t>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na spojce 735/9, 37371 Rudolfov</w:t>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:t>HELL. cz, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:t>Přístavní 1315/7, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>HELL. cz, s.r.o.</w:t>
+        <w:t>KRASOWSKI s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přístavní 1315/7, 17000 Praha</w:t>
+        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KRASOWSKI s.r.o.</w:t>
+        <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kučerová Hana</w:t>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oherová Ivana</w:t>
+        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Údolní 41/10, 72529 Ostrava</w:t>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:t>Mgr. Svoboda Petra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Koterovská 2118/71, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Svoboda Petra</w:t>
+        <w:t>Ing. Ševčíková Jiřina DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koterovská 2118/71, 32600 Plzeň</w:t>
+        <w:t>Ranného 1901, 66601 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11505"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Ševčíková Jiřina DiS.</w:t>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11505"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ranného 1901, 66601 Tišnov</w:t>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:t>Štěpánová Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:t>Tetínská 289/11, 15000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12277"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štěpánová Tereza</w:t>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12277"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tetínská 289/11, 15000 Praha</w:t>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Vean Tattoo Czech s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:t>Londýnská 730/59, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vean Tattoo Czech s.r.o.</w:t>
+        <w:t>MgA. Vetengl Luboš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Londýnská 730/59, 12000 Praha</w:t>
+        <w:t>Dolní Bělá 95, 33152 Dolní Bělá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MgA. Vetengl Luboš</w:t>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní Bělá 95, 33152 Dolní Bělá</w:t>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14512"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výboch Ivo</w:t>
+        <w:t>Žinčík Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14512"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.5.2026 6:52:01</w:t>
+        <w:t>Tatér/tatérka, 31.5.2026 8:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>