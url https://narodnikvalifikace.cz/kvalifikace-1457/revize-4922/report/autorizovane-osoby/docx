--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6EEE0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6EEE0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6EEE0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72CA2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72CA2994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72CA2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.5.2026 8:49:26</w:t>
+        <w:t>Tatér/tatérka, 21.6.2026 0:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -906,905 +906,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KRASOWSKI s.r.o.</w:t>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KRASOWSKI s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jankovcova 1632/67, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kučerová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kučerová Hana</w:t>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oherová Ivana</w:t>
+        <w:t>PROTETOVÁNÍ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Údolní 41/10, 72529 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Svoboda Petra</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Svoboda Petra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Koterovská 2118/71, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Ševčíková Jiřina DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ranného 1901, 66601 Tišnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Ševčíková Jiřina DiS.</w:t>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ranného 1901, 66601 Tišnov</w:t>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11449"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11505"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:t>Štěpánová Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11449"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11505"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Tetínská 289/11, 15000 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vean Tattoo Czech s.r.o.</w:t>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Londýnská 730/59, 12000 Praha</w:t>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MgA. Vetengl Luboš</w:t>
+        <w:t>Vean Tattoo Czech s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Londýnská 730/59, 12000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MgA. Vetengl Luboš</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Dolní Bělá 95, 33152 Dolní Bělá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výboch Ivo</w:t>
+        <w:t>Žinčík Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.5.2026 8:49:26</w:t>
+        <w:t>Tatér/tatérka, 21.6.2026 0:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>