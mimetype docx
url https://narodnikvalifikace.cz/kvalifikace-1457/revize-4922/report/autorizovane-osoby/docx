--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72CA2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72CA2994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72CA2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5402644B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5402644B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5402644B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 21.6.2026 0:47:27</w:t>
+        <w:t>Tatér/tatérka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1311,51 +1311,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 21.6.2026 0:47:27</w:t>
+        <w:t>Tatér/tatérka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>