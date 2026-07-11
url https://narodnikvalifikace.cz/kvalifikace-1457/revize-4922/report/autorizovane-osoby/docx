--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5402644B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5402644B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5402644B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18371E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18371E6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18371E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.7.2026 6:23:04</w:t>
+        <w:t>Tatér/tatérka, 11.7.2026 6:41:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.7.2026 6:23:04</w:t>
+        <w:t>Tatér/tatérka, 11.7.2026 6:41:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>