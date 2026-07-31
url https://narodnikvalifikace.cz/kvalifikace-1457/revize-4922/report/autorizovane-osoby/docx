--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18371E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18371E6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18371E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2799BC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2799BC45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2799BC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.7.2026 6:41:03</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 12:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1257,51 +1257,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 11.7.2026 6:41:03</w:t>
+        <w:t>Tatér/tatérka, 31.7.2026 12:59:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>