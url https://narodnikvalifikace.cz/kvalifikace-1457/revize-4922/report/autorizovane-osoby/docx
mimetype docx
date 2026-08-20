--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2799BC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2799BC45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2799BC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B30784F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B30784F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B30784F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 12:59:47</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 20:52:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 31.7.2026 12:59:47</w:t>
+        <w:t>Tatér/tatérka, 20.8.2026 20:52:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>