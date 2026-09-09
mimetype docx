--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B30784F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B30784F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B30784F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FD56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FD56CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FD56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 20:52:42</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 22:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1257,51 +1257,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
+        <w:t>Mostecká 2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pechova 4400/50, 61500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tatér/tatérka, 20.8.2026 20:52:42</w:t>
+        <w:t>Tatér/tatérka, 9.9.2026 22:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>