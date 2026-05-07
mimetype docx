--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EBADE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EBADE07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EBADE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31722803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31722803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31722803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 16.4.2026 23:13:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23F8C2AD"/>
+    <w:nsid w:val="017E6C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>