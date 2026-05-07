--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31722803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31722803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31722803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65A26688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65A26688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65A26688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 16:10:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="017E6C45"/>
+    <w:nsid w:val="722093EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>