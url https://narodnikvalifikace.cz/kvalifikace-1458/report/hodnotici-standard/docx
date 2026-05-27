--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65A26688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65A26688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65A26688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF7B1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF7B1AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF7B1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.5.2026 18:13:05</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="722093EA"/>
+    <w:nsid w:val="159066E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>