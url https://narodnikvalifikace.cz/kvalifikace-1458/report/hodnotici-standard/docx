--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF7B1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF7B1AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF7B1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2220327E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2220327E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2220327E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:13:31</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="159066E0"/>
+    <w:nsid w:val="71DBE28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>