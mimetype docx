--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2220327E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2220327E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2220327E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B94D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B94D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B94D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 28.5.2026 0:57:32</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71DBE28D"/>
+    <w:nsid w:val="15797337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>