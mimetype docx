--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B94D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B94D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B94D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50E256A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50E256A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50E256A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 9:43:57</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15797337"/>
+    <w:nsid w:val="293D072D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>