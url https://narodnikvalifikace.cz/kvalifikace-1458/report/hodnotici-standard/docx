--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50E256A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50E256A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50E256A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2774DA43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2774DA43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2774DA43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 17.6.2026 11:25:48</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="293D072D"/>
+    <w:nsid w:val="4FFA0234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>