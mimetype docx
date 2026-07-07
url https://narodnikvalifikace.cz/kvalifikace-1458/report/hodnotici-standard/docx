--- v7 (2026-07-07)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2774DA43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2774DA43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2774DA43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56534D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56534D4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56534D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 14:00:25</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FFA0234"/>
+    <w:nsid w:val="54274108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>