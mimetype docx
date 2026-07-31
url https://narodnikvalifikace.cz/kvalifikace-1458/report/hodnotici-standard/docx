--- v8 (2026-07-07)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56534D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56534D4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56534D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D1089F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D1089F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D1089F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 7.7.2026 15:15:43</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54274108"/>
+    <w:nsid w:val="0C7391DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>