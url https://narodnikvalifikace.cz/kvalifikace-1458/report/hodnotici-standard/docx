--- v9 (2026-07-31)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D1089F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D1089F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D1089F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4163BE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4163BE20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4163BE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:44:52</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C7391DA"/>
+    <w:nsid w:val="74F7A9B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>