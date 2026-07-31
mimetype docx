--- v10 (2026-07-31)
+++ v11 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4163BE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4163BE20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4163BE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1736B336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1736B336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1736B336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 12:48:33</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74F7A9B6"/>
+    <w:nsid w:val="357CCE14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>