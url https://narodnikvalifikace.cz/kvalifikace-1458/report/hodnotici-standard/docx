--- v11 (2026-07-31)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1736B336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1736B336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1736B336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EE593A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EE593A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EE593A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 31.7.2026 14:24:10</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="357CCE14"/>
+    <w:nsid w:val="43F89A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>