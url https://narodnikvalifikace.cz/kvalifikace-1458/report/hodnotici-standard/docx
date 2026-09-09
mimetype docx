--- v12 (2026-08-20)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46EE593A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46EE593A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46EE593A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1870C098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1870C098" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1870C098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3323,51 +3323,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7939,51 +7939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8456,84 +8456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroservis, Jan Sládek a spol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inteligentních elektroinstalací, 20.8.2026 17:58:26</w:t>
+        <w:t>Technik/technička inteligentních elektroinstalací, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43F89A59"/>
+    <w:nsid w:val="7B72D8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>