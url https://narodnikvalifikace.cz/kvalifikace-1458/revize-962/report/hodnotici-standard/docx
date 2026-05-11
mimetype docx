--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R418C73AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR418C73AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR418C73AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F834D8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F834D8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F834D8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.4.2026 4:12:31</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0103E77E"/>
+    <w:nsid w:val="3598CFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FC9B30"/>
+    <w:nsid w:val="3503B915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F0F22EA"/>
+    <w:nsid w:val="30C85E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ECD29CE"/>
+    <w:nsid w:val="5D04246F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65F3F9D0"/>
+    <w:nsid w:val="6F631272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D97D481"/>
+    <w:nsid w:val="24AE83EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>