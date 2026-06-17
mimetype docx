--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F834D8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F834D8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F834D8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BA12C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BA12C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BA12C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 11.5.2026 7:51:45</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3598CFFC"/>
+    <w:nsid w:val="40D89DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3503B915"/>
+    <w:nsid w:val="275C720D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30C85E86"/>
+    <w:nsid w:val="4BC7C598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D04246F"/>
+    <w:nsid w:val="4E35A3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F631272"/>
+    <w:nsid w:val="462939DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24AE83EB"/>
+    <w:nsid w:val="038889AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>