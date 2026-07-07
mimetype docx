--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BA12C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BA12C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BA12C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D0032E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D0032E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D0032E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 17.6.2026 13:32:33</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40D89DD9"/>
+    <w:nsid w:val="5A4AED1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="275C720D"/>
+    <w:nsid w:val="6F12C1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BC7C598"/>
+    <w:nsid w:val="55CA68AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E35A3A8"/>
+    <w:nsid w:val="56277B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="462939DB"/>
+    <w:nsid w:val="7FEC029A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="038889AF"/>
+    <w:nsid w:val="517C157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>