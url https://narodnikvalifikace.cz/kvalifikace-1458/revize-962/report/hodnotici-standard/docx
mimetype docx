--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D0032E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D0032E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D0032E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R689515A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR689515A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR689515A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 7.7.2026 16:35:55</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A4AED1F"/>
+    <w:nsid w:val="683CCD37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F12C1A7"/>
+    <w:nsid w:val="1CD27AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55CA68AB"/>
+    <w:nsid w:val="2380E9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56277B6C"/>
+    <w:nsid w:val="5873F7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FEC029A"/>
+    <w:nsid w:val="580418B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="517C157B"/>
+    <w:nsid w:val="4E6849DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>