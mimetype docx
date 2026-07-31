--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R689515A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR689515A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR689515A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R611D6D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR611D6D1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR611D6D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 14:25:53</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="683CCD37"/>
+    <w:nsid w:val="618B2371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CD27AE6"/>
+    <w:nsid w:val="6E1DC2F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2380E9FB"/>
+    <w:nsid w:val="6EFCA334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5873F7C7"/>
+    <w:nsid w:val="17602007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="580418B8"/>
+    <w:nsid w:val="105F9FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E6849DF"/>
+    <w:nsid w:val="786F73C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>