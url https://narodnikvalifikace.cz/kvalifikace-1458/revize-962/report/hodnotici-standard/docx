--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R611D6D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR611D6D1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR611D6D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF19189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF19189E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF19189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 31.7.2026 15:57:15</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="618B2371"/>
+    <w:nsid w:val="67C33860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E1DC2F8"/>
+    <w:nsid w:val="77D140C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EFCA334"/>
+    <w:nsid w:val="1D4C17F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17602007"/>
+    <w:nsid w:val="3C717DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="105F9FF5"/>
+    <w:nsid w:val="743BB75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="786F73C0"/>
+    <w:nsid w:val="1746D770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>