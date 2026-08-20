--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF19189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF19189E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF19189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10EA0820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10EA0820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10EA0820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 19:01:20</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67C33860"/>
+    <w:nsid w:val="3987CE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D140C2"/>
+    <w:nsid w:val="11585FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D4C17F1"/>
+    <w:nsid w:val="63D7B8CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C717DFE"/>
+    <w:nsid w:val="3D05CA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="743BB75B"/>
+    <w:nsid w:val="491C3715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1746D770"/>
+    <w:nsid w:val="6F5E3B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>