--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10EA0820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10EA0820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10EA0820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R124599A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR124599A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR124599A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3369,51 +3369,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4979,51 +4979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6124,51 +6124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6641,84 +6641,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik inteligentních elektroinstalací, 20.8.2026 20:53:47</w:t>
+        <w:t>Technik inteligentních elektroinstalací, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3987CE43"/>
+    <w:nsid w:val="691259C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6804,51 +6804,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11585FFE"/>
+    <w:nsid w:val="365F7B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63D7B8CB"/>
+    <w:nsid w:val="4CB0B99D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D05CA69"/>
+    <w:nsid w:val="377B4B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7194,51 +7194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="491C3715"/>
+    <w:nsid w:val="55EA8A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7324,51 +7324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F5E3B0A"/>
+    <w:nsid w:val="156B895C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>