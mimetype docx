--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27EAF4A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27EAF4A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27EAF4A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA81804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA81804" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA81804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 1:57:36</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="265CF73C"/>
+    <w:nsid w:val="671309AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F4CBFF"/>
+    <w:nsid w:val="2AE3231C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35006180"/>
+    <w:nsid w:val="70C56C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F30DA12"/>
+    <w:nsid w:val="014F0087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2343EBF1"/>
+    <w:nsid w:val="66E4EAF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>