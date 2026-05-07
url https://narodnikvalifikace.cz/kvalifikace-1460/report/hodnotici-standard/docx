--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA81804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA81804" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA81804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E64F786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E64F786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E64F786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 16:09:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="671309AC"/>
+    <w:nsid w:val="72F149DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AE3231C"/>
+    <w:nsid w:val="75CE2EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70C56C28"/>
+    <w:nsid w:val="13C4A77A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="014F0087"/>
+    <w:nsid w:val="5E815ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66E4EAF9"/>
+    <w:nsid w:val="1291C4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>