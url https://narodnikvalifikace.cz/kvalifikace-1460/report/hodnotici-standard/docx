--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E64F786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E64F786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E64F786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F15165E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F15165E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F15165E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 17:10:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72F149DA"/>
+    <w:nsid w:val="462DDFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CE2EE3"/>
+    <w:nsid w:val="35C23376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13C4A77A"/>
+    <w:nsid w:val="067AFC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E815ECF"/>
+    <w:nsid w:val="1ABC8BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1291C4D9"/>
+    <w:nsid w:val="3F5B04C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>