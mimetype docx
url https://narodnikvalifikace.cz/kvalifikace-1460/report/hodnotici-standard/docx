--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F15165E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F15165E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F15165E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EA9FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EA9FD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EA9FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 27.5.2026 23:59:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="462DDFE9"/>
+    <w:nsid w:val="1D82D6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C23376"/>
+    <w:nsid w:val="5B1A47FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="067AFC2F"/>
+    <w:nsid w:val="45BB346C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1ABC8BF8"/>
+    <w:nsid w:val="724814E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F5B04C5"/>
+    <w:nsid w:val="4F7FDF76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>