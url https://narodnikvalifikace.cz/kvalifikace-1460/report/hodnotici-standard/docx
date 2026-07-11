--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EA9FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EA9FD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EA9FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R490D5965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR490D5965" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR490D5965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 11:49:10</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D82D6ED"/>
+    <w:nsid w:val="17A731BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1A47FC"/>
+    <w:nsid w:val="53AE82F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45BB346C"/>
+    <w:nsid w:val="0E692E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="724814E5"/>
+    <w:nsid w:val="668246E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F7FDF76"/>
+    <w:nsid w:val="467E443B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>