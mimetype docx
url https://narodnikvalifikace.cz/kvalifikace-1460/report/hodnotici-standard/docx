--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R490D5965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR490D5965" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR490D5965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CEFB4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CEFB4D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CEFB4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 5:03:31</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17A731BA"/>
+    <w:nsid w:val="15BAA6AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53AE82F7"/>
+    <w:nsid w:val="3090EB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E692E6A"/>
+    <w:nsid w:val="407164ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="668246E7"/>
+    <w:nsid w:val="01BA8F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="467E443B"/>
+    <w:nsid w:val="1A49E499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>