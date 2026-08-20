--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CEFB4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CEFB4D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CEFB4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D486613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D486613" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D486613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 11:32:22</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15BAA6AC"/>
+    <w:nsid w:val="5819E81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3090EB30"/>
+    <w:nsid w:val="3E1843B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="407164ED"/>
+    <w:nsid w:val="75F3D486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01BA8F31"/>
+    <w:nsid w:val="77920218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A49E499"/>
+    <w:nsid w:val="65901CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>