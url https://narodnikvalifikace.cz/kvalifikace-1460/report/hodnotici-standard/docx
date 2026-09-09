--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D486613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D486613" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D486613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1866EC04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1866EC04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1866EC04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:57:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 9.9.2026 21:54:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5819E81B"/>
+    <w:nsid w:val="6F1810C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E1843B1"/>
+    <w:nsid w:val="64B1DA49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75F3D486"/>
+    <w:nsid w:val="4C169804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77920218"/>
+    <w:nsid w:val="205DD44B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65901CA1"/>
+    <w:nsid w:val="6248B748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>