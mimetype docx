--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA9B96A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA9B96A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA9B96A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F87394D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F87394D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F87394D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:55:00</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33DD02AE"/>
+    <w:nsid w:val="7E825D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="374D4100"/>
+    <w:nsid w:val="3CF9DF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="033EE59C"/>
+    <w:nsid w:val="1CE6EEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05F92420"/>
+    <w:nsid w:val="61DE0C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>