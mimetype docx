--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F87394D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F87394D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F87394D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40D159D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40D159D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40D159D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:09:02</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E825D21"/>
+    <w:nsid w:val="56D729B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CF9DF7F"/>
+    <w:nsid w:val="4CC1867A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CE6EEAE"/>
+    <w:nsid w:val="200B6B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61DE0C99"/>
+    <w:nsid w:val="5AB33B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>