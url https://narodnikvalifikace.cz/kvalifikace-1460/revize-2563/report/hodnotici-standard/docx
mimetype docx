--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40D159D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40D159D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40D159D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538D21A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538D21A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538D21A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:09:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56D729B8"/>
+    <w:nsid w:val="280982EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC1867A"/>
+    <w:nsid w:val="70557727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="200B6B9A"/>
+    <w:nsid w:val="4B84A7C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AB33B8D"/>
+    <w:nsid w:val="4DDC8476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>