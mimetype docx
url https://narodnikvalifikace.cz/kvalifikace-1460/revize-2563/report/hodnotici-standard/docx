--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R538D21A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR538D21A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR538D21A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F60E0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F60E0FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F60E0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:54:25</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="280982EE"/>
+    <w:nsid w:val="334E7FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70557727"/>
+    <w:nsid w:val="21B60581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B84A7C1"/>
+    <w:nsid w:val="44E5A7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DDC8476"/>
+    <w:nsid w:val="1CFDFEF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>