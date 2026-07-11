--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F60E0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F60E0FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F60E0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50FCDE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50FCDE8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50FCDE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:51</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="334E7FC9"/>
+    <w:nsid w:val="3A8541BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B60581"/>
+    <w:nsid w:val="4667D906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44E5A7E8"/>
+    <w:nsid w:val="7DF661A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CFDFEF9"/>
+    <w:nsid w:val="5C111630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>