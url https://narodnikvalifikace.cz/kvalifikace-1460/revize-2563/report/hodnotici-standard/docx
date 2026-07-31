--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50FCDE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50FCDE8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50FCDE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2731929F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2731929F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2731929F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:20</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:05:21</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A8541BD"/>
+    <w:nsid w:val="470F4D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4667D906"/>
+    <w:nsid w:val="1C3F4FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DF661A4"/>
+    <w:nsid w:val="482B4CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C111630"/>
+    <w:nsid w:val="11F53D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>