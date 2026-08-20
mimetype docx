--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2731929F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2731929F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2731929F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47739D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47739D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47739D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:49</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="470F4D8A"/>
+    <w:nsid w:val="09F8C616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C3F4FD7"/>
+    <w:nsid w:val="0FF176BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="482B4CE5"/>
+    <w:nsid w:val="37D6DA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11F53D56"/>
+    <w:nsid w:val="513BB753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>