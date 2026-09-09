--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47739D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47739D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47739D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FE45A35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FE45A35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FE45A35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15101,51 +15101,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26148,51 +26148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30499,51 +30499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32218,51 +32218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32448,51 +32448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32965,84 +32965,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 18:00:05</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09F8C616"/>
+    <w:nsid w:val="6091A816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33128,51 +33128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FF176BC"/>
+    <w:nsid w:val="6BAA7CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33258,51 +33258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37D6DA64"/>
+    <w:nsid w:val="584F5E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33388,51 +33388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="513BB753"/>
+    <w:nsid w:val="673D86DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>