--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F075FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F075FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F075FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E743598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E743598" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E743598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 4:37:41</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="284DC4E3"/>
+    <w:nsid w:val="25A6B75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62F8A728"/>
+    <w:nsid w:val="1F021550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C8DB1DD"/>
+    <w:nsid w:val="61674928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>