--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E743598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E743598" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E743598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AD2AC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AD2AC2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AD2AC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:08:14</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25A6B75F"/>
+    <w:nsid w:val="0DEC3B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F021550"/>
+    <w:nsid w:val="46A7638E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61674928"/>
+    <w:nsid w:val="0E70684A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>