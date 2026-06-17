--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AD2AC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AD2AC2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AD2AC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17E61B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17E61B5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17E61B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 2:08:57</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DEC3B2E"/>
+    <w:nsid w:val="797FED3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46A7638E"/>
+    <w:nsid w:val="5A9B2FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E70684A"/>
+    <w:nsid w:val="26E894B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>