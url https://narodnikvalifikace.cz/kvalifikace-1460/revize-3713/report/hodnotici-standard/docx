--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17E61B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17E61B5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17E61B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45A7AC0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45A7AC0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45A7AC0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 13:52:11</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="797FED3C"/>
+    <w:nsid w:val="32B02E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A9B2FD1"/>
+    <w:nsid w:val="4B3A0D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26E894B2"/>
+    <w:nsid w:val="64373A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>