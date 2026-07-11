--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45A7AC0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45A7AC0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45A7AC0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C8A752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C8A752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C8A752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:33:39</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32B02E1D"/>
+    <w:nsid w:val="209F640E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3A0D6D"/>
+    <w:nsid w:val="0206E936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64373A1E"/>
+    <w:nsid w:val="1BC947B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>