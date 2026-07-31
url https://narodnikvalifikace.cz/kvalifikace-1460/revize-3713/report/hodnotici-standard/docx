--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C8A752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C8A752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C8A752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE5F77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE5F77F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE5F77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 8:04:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="209F640E"/>
+    <w:nsid w:val="6062D7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0206E936"/>
+    <w:nsid w:val="6DD767DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BC947B1"/>
+    <w:nsid w:val="57ED90F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>