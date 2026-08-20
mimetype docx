--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE5F77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE5F77F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE5F77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R224833C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR224833C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR224833C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:45</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6062D7AA"/>
+    <w:nsid w:val="20F0B926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DD767DB"/>
+    <w:nsid w:val="2F8C6C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57ED90F5"/>
+    <w:nsid w:val="7A458AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>