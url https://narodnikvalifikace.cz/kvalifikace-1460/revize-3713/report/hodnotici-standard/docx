--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R224833C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR224833C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR224833C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R463E7D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR463E7D15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR463E7D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 06.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), g) a jedno z kritérií c) nebo d) a jedno z kritérií e) nebo f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5817,51 +5817,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15436,51 +15436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17418,51 +17418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18276,51 +18276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19318,51 +19318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 15 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19835,84 +19835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aliance dětského plavání ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:53:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:09:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20F0B926"/>
+    <w:nsid w:val="66007D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19998,51 +19998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8C6C1D"/>
+    <w:nsid w:val="182D6D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20128,51 +20128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A458AD3"/>
+    <w:nsid w:val="304148F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>