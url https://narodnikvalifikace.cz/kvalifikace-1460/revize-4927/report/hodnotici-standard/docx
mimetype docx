--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R123D2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR123D2519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR123D2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6691BC97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6691BC97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6691BC97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.4.2026 5:54:59</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A630F56"/>
+    <w:nsid w:val="629BD49C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43083CE8"/>
+    <w:nsid w:val="706C682F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F64340A"/>
+    <w:nsid w:val="3A366A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21AA75ED"/>
+    <w:nsid w:val="7F450532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6704C8BF"/>
+    <w:nsid w:val="4B9E5B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>