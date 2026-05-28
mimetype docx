--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6691BC97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6691BC97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6691BC97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E86DBE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E86DBE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E86DBE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 7.5.2026 19:12:16</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="629BD49C"/>
+    <w:nsid w:val="4B2B68E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="706C682F"/>
+    <w:nsid w:val="78213B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A366A0A"/>
+    <w:nsid w:val="35837146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F450532"/>
+    <w:nsid w:val="4541A495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B9E5B46"/>
+    <w:nsid w:val="17530305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>