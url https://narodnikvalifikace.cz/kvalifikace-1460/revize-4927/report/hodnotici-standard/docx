--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E86DBE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E86DBE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E86DBE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D65E63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D65E63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D65E63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 28.5.2026 4:22:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B2B68E8"/>
+    <w:nsid w:val="68D63024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78213B77"/>
+    <w:nsid w:val="463E3E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35837146"/>
+    <w:nsid w:val="648ED8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4541A495"/>
+    <w:nsid w:val="07D00642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17530305"/>
+    <w:nsid w:val="6199D04E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>