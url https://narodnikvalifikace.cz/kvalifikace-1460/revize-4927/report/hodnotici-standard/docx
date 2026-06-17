--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D65E63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D65E63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D65E63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C8E885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C8E885" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C8E885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 15:35:50</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68D63024"/>
+    <w:nsid w:val="7766417D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="463E3E8F"/>
+    <w:nsid w:val="7B7DB8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="648ED8CD"/>
+    <w:nsid w:val="5FF748FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07D00642"/>
+    <w:nsid w:val="3CD10E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6199D04E"/>
+    <w:nsid w:val="51B41B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>