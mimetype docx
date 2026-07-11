--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C8E885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C8E885" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C8E885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABEB5C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABEB5C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABEB5C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:27</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 17.6.2026 16:59:28</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7766417D"/>
+    <w:nsid w:val="1B2FAB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B7DB8DD"/>
+    <w:nsid w:val="0A4C6BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FF748FD"/>
+    <w:nsid w:val="6D6E18B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CD10E65"/>
+    <w:nsid w:val="4C8E1504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51B41B8D"/>
+    <w:nsid w:val="496B7F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>