--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABEB5C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABEB5C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABEB5C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCC99D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCC99D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCC99D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 11.7.2026 9:38:37</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B2FAB4E"/>
+    <w:nsid w:val="2FA983BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A4C6BB0"/>
+    <w:nsid w:val="7259FE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D6E18B6"/>
+    <w:nsid w:val="6311177A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C8E1504"/>
+    <w:nsid w:val="5FDEDD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="496B7F1E"/>
+    <w:nsid w:val="0944045E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>