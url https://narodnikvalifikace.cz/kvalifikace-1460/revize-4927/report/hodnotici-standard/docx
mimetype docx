--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCC99D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCC99D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCC99D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19B4A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19B4A59F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19B4A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 31.7.2026 16:34:48</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FA983BA"/>
+    <w:nsid w:val="6F12E366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7259FE5A"/>
+    <w:nsid w:val="1975ADB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6311177A"/>
+    <w:nsid w:val="0F5066AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FDEDD67"/>
+    <w:nsid w:val="190AF1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0944045E"/>
+    <w:nsid w:val="331527B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>