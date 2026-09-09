--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19B4A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19B4A59F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19B4A59F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275B8E38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275B8E38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275B8E38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a), b), c), d) je třeba splnit všechna. Z kritérií e), f), g) si uchazeč ke splnění vylosuje jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2404,51 +2404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3517,51 +3517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4296,51 +4296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), h), i), j), jedno z kritérií b), c), d) a jedno z kritérií e), f), g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5487,51 +5487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5938,51 +5938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14099,51 +14099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24126,51 +24126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34867,51 +34867,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44957,51 +44957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46585,51 +46585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -47627,51 +47627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -48153,84 +48153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka dětského plavání, 20.8.2026 20:01:19</w:t>
+        <w:t>Instruktor/instruktorka dětského plavání, 10.9.2026 1:07:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F12E366"/>
+    <w:nsid w:val="495D14C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48316,51 +48316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1975ADB7"/>
+    <w:nsid w:val="50F1914A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48446,51 +48446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F5066AE"/>
+    <w:nsid w:val="4DF07476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48576,51 +48576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="190AF1CE"/>
+    <w:nsid w:val="618DA5A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -48706,51 +48706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="331527B5"/>
+    <w:nsid w:val="4A0D5D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>